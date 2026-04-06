--- v0 (2026-01-13)
+++ v1 (2026-04-06)
@@ -54,1290 +54,1290 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CÁTINA MONTEIRO</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/211/-unlicensed-ind._001_2017_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/211/-unlicensed-ind._001_2017_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de_x000D_
 Vossa Excelência, indicar ao Executivo Municipal, sejam tomadas as providências_x000D_
 necessárias para uma maior atenção à coleta de lixo na zona urbana, principalmente_x000D_
 nos bairros de nossa cidade</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MAIA DA BORRACHARIA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/212/-unlicensed-ind._003_2017_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/212/-unlicensed-ind._003_2017_catina.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de_x000D_
 Vossa Excelência, indicar ao Executivo Municipal, sejam tomadas as seguintes_x000D_
 providências:</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/213/-unlicensed-ind._003_2017_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/213/-unlicensed-ind._003_2017_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, sejam tomadas as providências_x000D_
 necessárias para a realização de limpeza no Cerro Obelisco, em decorrência da missa que ocorre no dia 11 de fevereiro do corrente ano. Ainda requer, manutenção do espaço de visitação, em decorrência de existir cabos de aço danificados que oferecem riscos aos turistas.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/214/-unlicensed-ind._004_2017_bancada_do_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/214/-unlicensed-ind._004_2017_bancada_do_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PMDB, vem_x000D_
 diante de Vossa Excelência, indicar ao Executivo Municipal, sejam tomadas as_x000D_
 providências necessárias para a ligação da energia elétrica na instalação pertencente ao Município de Jaguari na Avenida Julio de Castilhos, a qual abriga os prestadores de serviços autônomos de carga e descarga, conhecida por “Casa dos Chapas”.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/215/-unlicensed-ind._005_2017_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/215/-unlicensed-ind._005_2017_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de_x000D_
 Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias para contratação de profissional na área de nutrição para atuar junto a Secretaria de Saúde do Município.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/216/-unlicensed-ind._006_2017_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/216/-unlicensed-ind._006_2017_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de_x000D_
 Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias quanto à colocação de placas indicativas de localidades no interior do município.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ELISÂNGELA PICCOLI DRI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/217/-unlicensed-ind._007_2017_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/217/-unlicensed-ind._007_2017_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PP, vem diante de_x000D_
 Vossa Excelência, conforme Indicação Verbal realizada na Sessão Ordinária de vinte_x000D_
 de fevereiro do corrente ano, indicar ao Executivo Municipal, seja disponibilizado_x000D_
 profissional para trabalhar a História e Origem de Jaguari com os Professores junto à_x000D_
 Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/218/-unlicensed-ind._008_2017_nilton_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/218/-unlicensed-ind._008_2017_nilton_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias para a recuperação do Travessão dos Mambrim, na localidade de Santo Izidro, 2º distrito.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/219/-unlicensed-ind._009_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/219/-unlicensed-ind._009_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de_x000D_
 Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as seguintes_x000D_
 providências:</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/220/-unlicensed-ind._010_2017_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/220/-unlicensed-ind._010_2017_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as seguintes providências necessárias para:</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/221/-unlicensed-ind._011_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/221/-unlicensed-ind._011_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as seguintes providências:</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/222/-unlicensed-ind._012_2017_nilton_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/222/-unlicensed-ind._012_2017_nilton_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias para a recuperação do Travessão do Leo Zuchetto, na localidade de Barragem, 3º distrito.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/223/-unlicensed-ind._013_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/223/-unlicensed-ind._013_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/224/-unlicensed-ind._014_2017_nilton_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/224/-unlicensed-ind._014_2017_nilton_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as seguintes providências necessárias:</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/225/-unlicensed-ind._015_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/225/-unlicensed-ind._015_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias para realização de tapa buracos na Rua Júlio de Castilhos, próximo à mecânica do Sr. Ariosto Callegaro.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/227/-unlicensed-ind._017_2017_elisangela_farmacia_movel.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/227/-unlicensed-ind._017_2017_elisangela_farmacia_movel.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal a criação e implementação do_x000D_
 programa “FARMÁCIA MÓVEL” no município de Jaguari, o qual irá facilitar o_x000D_
 acesso aos medicamentos da lista da farmácia básica municipal nas regiões municipais mais distantes do centro da cidade e zona rural, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/228/-unlicensed-ind._018_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/228/-unlicensed-ind._018_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias para melhoramento de acesso à residência ao Sr. Artêmio Pizzani, na localidade de Santo Antônio, 4º distrito.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/229/-unlicensed-ind._019_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/229/-unlicensed-ind._019_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/230/-unlicensed-ind._020_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/230/-unlicensed-ind._020_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as seguintes_x000D_
 providências:</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/231/-unlicensed-ind._021_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/231/-unlicensed-ind._021_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias para limpeza e roçada na Rua Júlio de Castilhos, entre a Ponte de Rodagem e a Rua Antônio Araújo Boeira.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JAQUE PIVETTA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/130/req._001_2017_licenca_ver._jaqueline.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/130/req._001_2017_licenca_ver._jaqueline.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer nos termos do art.17, inciso I, alínea a, do Regimento Interno, licença para desempenhar o cargo de Secretária Municipal de Saúde, a partir de 02 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PP, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa N.º 001/2017, o qual “dispõe sobre a Instituição da Semana Mais Mulher e dá outras providências”.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/132/req._003_2017_elisangela_semana_mais_mulher.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/132/req._003_2017_elisangela_semana_mais_mulher.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PP, vêm diante de Vossa Excelência, requerer que seja realizado por esta Casa uma programação Especial em comemoração a Semana Mais da Mulher.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/133/req._004_2017_elisangelainform._site.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/133/req._004_2017_elisangelainform._site.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PP, vêm diante de Vossa Excelência, requerer a disponibilização de informações da Câmara de Vereadores de Jaguari através da sua página na internet.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SL</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/134/req._005_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/134/req._005_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Gilberto Coró, Alacir Dessoe e Luiz Francisco Bacin.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>IGOR ROSA TAMBARA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/135/req._006_2017_ver._igor_legislacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/135/req._006_2017_ver._igor_legislacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PMDB, vem diante de Vossa Excelência, requerer a realização de processo licitatório para a contratação de serviços técnicos profissionais de consolidação e manutenção da Seção de Legislação Municipal do site da Câmara Municipal de Jaguari, a partir de janeiro de 2017.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/136/req._007_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/136/req._007_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar pelo falecimento de Carolina Rosa Bedinoto Valente, Santo Valdomiro da Silva,_x000D_
 Antônio Olandi Tadia.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/137/req._008_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/137/req._008_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e PMDB, vêm diante de Vossa Excelência, requerer seja consignado na ata dos trabalhos, Votos de Congratulações à Senhora Santa Righi, pela comemoração do seu centenário, ocorrido no dia 12 de fevereiro de 2017.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/138/req._009_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/138/req._009_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerera Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações aos organizadores do Carnaval de Rua de Jaguari de 2017, pelo grandioso evento realizado, mantendo este importante patrimônio cultural do Município de Jaguari.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/139/req._010_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/139/req._010_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Paulo Moacir Ereno, José da Silva, Vilson Bolzan Biasi, Maria_x000D_
 de Lourdes dos Santos e Walter Ney Brol Azevedo .</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>WOLMAR PICOLI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/140/req._011_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/140/req._011_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja encaminhado à Comissão de Ética Parlamentar os fatos ocorridos, conforme relato em anexo, proporcionado pela Vereadora do Partido Democrático Trabalhista, Cátina Monteiro Frescura.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/141/req._012_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/141/req._012_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, a realização de sessão especial em homenagem ao cooperativismo no Município de Jaguari. Tal requerimento se justifica em face da comemoração este ano, dos oitenta e cinco anos de fundação da Cooperativa Agrária São José Ltda. e dos sessenta anos da COAGRIJAL – Cooperativa Agrícola Jaguari Ldta.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/142/req._013_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/142/req._013_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações aos associados, funcionários e diretoria da Cooperativa Agrária São José Ltda.,</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar pelo falecimento de Altemar Guerra .</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/144/req._015_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/144/req._015_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações à Escola Municipal São José e e à Escola Municipal Presidente Getúlio Vargas</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/145/req._016_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/145/req._016_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que realize agendamento de reunião junto ao Presidente, Gestores e membros do Comitê de Investimentos do Fundo de Previdência dos Servidores Municipais de Jaguari, bem como, com a equipe que irá participar do curso de Regime de Segregação de Massa.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/146/req._017_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/146/req._017_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Getson Parizi Bolzan, Neri Dalben, Miro Zanin e Luiz_x000D_
 Vildemar de Olanda.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/147/req._018_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/147/req._018_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que esta Bancada participe, da reunião que irá ocorrer com os integrantes do Fundo de Previdência dos Servidores Municipais de Jaguari.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/148/req._019_2017_bancada_pdt.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/148/req._019_2017_bancada_pdt.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência requerer ao Executivo Municipal, cópia do contrato de prestação de serviços da empresa que executa a limpeza urbana na cidade de Jaguari.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/149/req._020_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/149/req._020_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações a Vereadora Elisângela Picoli Dri, a Secretária Municipal Cátia Elizandra Siqueira, assim como ao Conselho Municipal dos Direitos da Mulher de Jaguari, Lions Clube de Jaguari, Emater/RS, Associação “Mão Amiga”, Associação dos Amigos da Biblioteca Pública, Rádio Comunitária Vale Verde, Jornal Jaguar Regional, Clínica Saúde, Clínica Bem Viver, Secretaria de Saúde, Cooperativa Agrícola Jaguari Ltda, Secretaria de Assistência Social, Sindicato dos Trabalhadores Rurais de Jaguari, Sicredi e Instituto Federal de Educação, Ciência e Tecnologia - IF Farroupilha Campus Jaguari, pela parceria com a Câmara Municipal de Jaguari para a realização e promoção da 7ª Semana Mais Mulher</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/150/req._021_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/150/req._021_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar pelo falecimento de João Ari Ferreira, Roseli Minuzzi Miquelim.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/151/req._022_2017_elisangela_projeto_conselho_da_cultura.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/151/req._022_2017_elisangela_projeto_conselho_da_cultura.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PP, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa N.º 002/2017, o qual “dispõe sobre a Criação do Conselho Municipal de Cultura de Jaguari, suas atribuições, composição e dá outras providências”, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/152/req._023_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/152/req._023_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Anair Fiorinda Durlo Biasi.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/153/req._024_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/153/req._024_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, sejam consignados na Ata dos Trabalhos Votos de Congratulações ao Sr. Almerindo Patias, pela comemoração dos seus 90 anos, que ocorrerá no próximo dia 19 de abril de 2017.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/154/req._025_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/154/req._025_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos trabalhos desta Sessão Ordinária, Votos de Congratulações ao Pároco da Paróquia Nossa Senhora da Conceição, Padre Dalvino Dal Molin Junior, em reconhecimento pela realização da Missa do Lava Pés, ocorrido no dia último dia treze de abril, cuja iniciativa buscou o resgate da fé, fortalecendo a união e humildade entre todos.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/155/req._026_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/155/req._026_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Valtair Taschetto Cassanta.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/156/req._027_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/156/req._027_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Marcelo Monteiro.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/157/req._028_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/157/req._028_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações ao Piquete Anita Garibaldi de Jaguari, pelo grandioso evento realizado neste final de semana, a V Cavalgada Anita Garibaldi.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/158/req._029_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/158/req._029_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que por ocasião da realização do 2º Encontro de Vereadores do Vale do Jaguari, se dirija aos seguintes Órgãos e Departamentos:_x000D_
 - Superintendência Regional do DNIT do Estado do Rio Grande do Sul: Possibilidade de construção de recuo paralelo ao asfalto para facilitar acesso seguro ao Instituto Federal Farroupilha – Campus Jaguari, na localidade de Chapadão – 1º distrito de Jaguari, bem como instalação de um redutor de velocidade na BR 287, acesso ao 4º distrito do município de Jaguari;_x000D_
 - Secretaria Estadual dos Transportes: Possibilidade de recuperação das Rodovias dos Municípios do Vale do Jaguari, construção de acessos asfálticos e possível fechamento da 12º Superintendência Regional do DAER, em Santiago.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/159/req._030_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/159/req._030_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que se dirija a Vivo Telefonia – RS, para informar os problemas enfrentados pela cobertura do sinal telefônico móvel nas localidades do Chapadão e Chapadãozinho, no 1º distrito de Jaguari.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/160/req._031_2017_bancada_pp_lions.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/160/req._031_2017_bancada_pp_lions.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, a realização de sessão especial em homenagem ao serviço humanitário. Tal requerimento se justifica em face da comemoração este ano, dos cem anos do Lions Clubs Internacional, que atualmente é a maior dentre as organizações internacionais de clubes de serviço do mundo.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/161/req._032_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/161/req._032_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que se dirija ao Gerente da Caixa Econômica Federal – Unidade Jaguari e ao responsável pela Casa Lotérica de Jaguari, para informar sobre os problemas decorrentes da falta de quadro de pessoal para o melhor atendimento ao público,</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/162/req._033_2017_bancada_pp.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/162/req._033_2017_bancada_pp.docx.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações à Universidade Regional e Integrada do Alto do Uruguai e das Missões – Uri Campus Santiago, pela passagem dos vinte e cinco anos de fundação;</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/163/req._034_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/163/req._034_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações ao Senhor Domingos José Pivetta Callegaro, pela passagem dos seus oitenta e três anos de nascimento, destacando-se como um cidadão referência no Município de Jaguari por seu trabalho como agricultor, líder comunitário e tradicionalista, tendo sido um dos idealizadores e fundadores do Sindicato dos Trabalhadores Rurais de Jaguari, da Coagrijal e do Sicredi.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/164/req._035_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/164/req._035_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Liris Teresinha Vieira de Lima, Nelson Diniz E Irto Patias.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/165/req._036_2017_bancada_pdt.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/165/req._036_2017_bancada_pdt.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência requerer a Mesa Diretora, se dirija ao coordenador da RGE-Sul solicitando a troca dos postes de madeira da rede elétrica de alta tensão no loteamento Jockei Clube.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/166/req._037_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/166/req._037_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Valdez Doleski Flores.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/167/req._038_2017_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/167/req._038_2017_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PP, vêm diante de Vossa Excelência, requerer que esta Casa Legislativa, realize uma Moção de Apoio solicitando ao Tribunal Regional Eleitoral e ao Tribunal Superior Eleitoral, a permanência do Cartório da 28º Zona Eleitoral no município de Jaguari.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/168/req._039_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/168/req._039_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer cópia dos áudios de todas as sessões realizadas no ano de 2017, conforme inciso XXXIII do Art. 5º da Constituição Federal.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/169/req._040_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/169/req._040_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelos falecimentos de Valquíria Sonza Moleta, Mário Cláudio Tambara, Aquiles_x000D_
 Zaions, Luiz Ângelo Minussi Carlin, Carlos Simboski, José Luiz Lanes.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/170/req._041_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/170/req._041_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, cópia dos Atos Administrativos do ano de 2017, conforme art. 145 da Lei Orgânica do município de Jaguari.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/171/req._042_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/171/req._042_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, Votos de Congratulações ao Clube União de Jaguari, pela passagem dos cento e vinte dois anos de sua fundação.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/172/req._043_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/172/req._043_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na ata dos trabalhos, Votos de Congratulações a Ana Camily Iracet Monero, pela conquista do título de “Miss Sul-Americana TEEN 2017”, no concurso de Mini Miss Universo Rio Grande do Sul,</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/173/req._044_2017_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/173/req._044_2017_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na ata dos trabalhos, Votos de Congratulações ao Prefeito Municipal de São Vicente do Sul, Sr. Paulo Sérgio Rodrigues Flores, bem como a toda Administração Municipal, pela organização e realização da 29º Feira Estadual de Comércio da Batata Doce – FECOBAT.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/174/req._045_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/174/req._045_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelos falecimentos de Eunice Galvão, Juliano Giacomelli.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/175/req._046_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/175/req._046_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer que esta Casa Legislativa, se dirija ao Gerente do Banco do Estado do Rio Grande do Sul - Agência de Jaguari; solicitando maiores informações sobre o motivo que a sala do autoatendimento desta instituição se encontra fechada durante os finais de semanas.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SL, CÁTINA MONTEIRO, DAPIEVE, ELISÂNGELA PICCOLI DRI, EZIO JOCELITO SILVA, IGOR ROSA TAMBARA, MAIA DA BORRACHARIA, MDB, PDT, PP, VALDEMAR VALENTE, VARLEI BERGUER, WOLMAR PICOLI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/176/req._047_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/176/req._047_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelos falecimentos de Juarez Bautz, Francisco Paulo Sant’Ana e Getúlio Dornelles_x000D_
 Vargas Neto.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/177/req._048_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/177/req._048_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelos falecimentos de Coraliz Berguer, Hélio Pedro Guerin, Marcelino Botton, Eva_x000D_
 Dolesk Flores, Olivo José Limana e Armando Gampert.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/178/req._049_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/178/req._049_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer que esta Casa Legislativa, reitere o ofício n.º 154/2017, de 19 de junho de 2017, encaminhado ao Diretor da Rádio Jaguari Ltda, o qual solicitava por escrito o motivo da deserção da emissora Rádio Jaguari, do Processo Administrativo n.º 001/2017 – Modalidade: Tomada de Preços, que possuía como objetivo a transmissão das sessões e demais assuntos da Câmara de Jaguari.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/179/req._050_2017_igor_projeto_auxilio_financeiro_estudantes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/179/req._050_2017_igor_projeto_auxilio_financeiro_estudantes.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa N.º 004/2017, o qual dispõe sobre “Altera dispositivos da Lei Municipal n.º 2.710, de 19.06.2009, que concede auxílio financeiro aos estudantes universitários e técnicos”, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/180/req._051_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/180/req._051_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar pelos falecimentos de Geni Marchiori e Maria do Carmo Peixoto.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/181/req._052_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/181/req._052_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações aos associados, funcionários e diretoria do Sindicato dos Trabalhadores Rurais de Jaguari, especialmente, na pessoa de seu Presidente, José Carlos Minuzzi, pela passagem dos cinquenta e cinco anos de sua fundação, ocorrida no dia 26 de agosto de 1962.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/182/req._053_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/182/req._053_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações aos associados, funcionários e diretoria da Associação de Pais e Amigos dos Excepcionais de Jaguari e da Escola Municipal de Educação Especial Tanara Girardon Julien.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/183/req._054_2017_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/183/req._054_2017_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PP, vêm diante de Vossa Excelência, requerer ao Executivo Municipal que seja instituída no município de Jaguari a Lei Estadual N.º 11.855, de 4 de dezembro de 2002, o qual “Institui no Estado do Rio Grande do Sul Política de Educação, Prevenção e Contenção ao Uso de Álcool, Tabaco e Outras Drogas na Escola, no Trabalho e na Família e dá outras providências”.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/184/req._055_2017_elisangela_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/184/req._055_2017_elisangela_pl.pdf</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/185/req._056_2017_bancada_pmdb_votos_congratulacoes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/185/req._056_2017_bancada_pmdb_votos_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos trabalhos, Voto de Congratulações ao Piquete Tradicionalista João de Barro do Bairro Consolata, na pessoa do Patrão Senhor Felipe Domingos, aos seus fundadores e demais componentes, pela passagem de seus 08 de fundação</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/186/req._057_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/186/req._057_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelos falecimentos de Júlio Marin, Sueli Fiorin Machado.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/187/req._058_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/187/req._058_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos trabalhos, Voto de Congratulações a Homenageada a nível Municipal da Semana Farroupilha 2017, Senhora Helen Luci Taschetto Bolzan</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/188/req._059_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/188/req._059_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelos falecimentos de Dari Zuchetto e Hélio Lena.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/189/req._060_2017_elisangela_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/189/req._060_2017_elisangela_pl.pdf</t>
   </si>
   <si>
     <t>Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa N.º 006/2017, o qual dispõe sobre “Dispõe sobre a isenção do Imposto Predial e Territorial Urbano (IPTU) aos portadores de doenças graves e incapacitantes, e dá outras providências”</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/190/req._061_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/190/req._061_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelos falecimentos de Mafalda Bolzan.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/191/req._062_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/191/req._062_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Otacílio Rodrigues.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/193/req._063_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/193/req._063_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja encaminhado à Comissão de Ética Parlamentar os fatos ocorridos, conforme relato em anexo, proporcionado pela Vereadora do Partido Progressista, Elisângela Piccoli Dri.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/192/req._064_2017_bancada_pdt.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/192/req._064_2017_bancada_pdt.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência requerer ao Executivo Municipal, cópia do projeto de construção da Quadra Poliesportiva da localidade de Linha 7- Carlos Gomes, bem como, cópia do contrato de serviço com a empresa que executou a obra.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/194/req._065_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/194/req._065_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer ao Executivo Municipal, que seja realizada audiência pública com a participação dos Ex-Prefeitos Municipais, Sr. João Mário Cristofari e Sedinei Rodrigues dos Santos, com objetivo de informar sobre a forma que ocorreram as negociações com as empresas que administraram o hospital de Jaguari até o momento, bem como a forma que ocorreu a compra do prédio do hospital no ano de 2009.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/195/req._066_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/195/req._066_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Nelson Minuzzi, Maria Amélia Santos Lidtke, Romoaldo_x000D_
 Carneiro Bertollo.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/196/req._067_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/196/req._067_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de José Frigo Spolaor.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/197/req._068_2017_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/197/req._068_2017_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, se dirija ao atual administrador do Hospital de Jaguari, solicitando o que segue:_x000D_
  Prestação de contas da campanha denominada “Amigos do HCJ, Doe!”;_x000D_
  Prestação de contas das emendas parlamentares recebidas no período em que o Hospital de Caridade de Santiago administra o Hospital de Jaguari,_x000D_
  Relação das Emendas Parlamentares recebidas denominando sua origem parlamentar.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/198/req._069_2017_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/198/req._069_2017_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, para que se dirija aos Deputados Federais Luis Carlos Heinze, Osmar Terra e Alceu Moreira a fim de solicitar que seja informada a relação de Emendas Parlamentares destinadas pelos nobres ao Hospital de Jaguari no período de 2015 a 2017.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/199/req._070_2017_elisangela_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/199/req._070_2017_elisangela_pl.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PP, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa N.º 007/2017, o qual “Institui o Outubro Rosa no Município de Jaguari”</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/200/req._071_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/200/req._071_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, a realização de homenagem à Comunidade Evangélica Luterana São Paulo.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/201/req._072_2017_bancada_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/201/req._072_2017_bancada_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PMDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, a realização de homenagem aos 500 Anos da Reforma Protestante. Tal requerimento se justifica em face que há 500 anos, a Reforma Luterana (Reforma Protestante) causou uma revolução social e política na Alemanha, e suas consequências difundiram-se no mundo através da arte, cultura, educação, ciência, mas, principalmente, no processo de consciência individual.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/202/req._073_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/202/req._073_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Adão Germano Buss.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/203/req._074_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/203/req._074_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa que seja juntado ao Processo n.º 003/2017 da Comissão de Ética Parlamentar os fatos ocorridos; conforme faz prova a declaração em anexo do Sr. Emerson Cunha de Azevedo, bem como, a ida da Vereadora Elisângela Piccoli Dri juntamente com a Vereadora Fabiani Câmara, na residência do declarante lhe insultando com palavras de baixo calão, tudo isso proporcionado pela Vereadora do Partido Progressista, Elisângela Piccoli Dri.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/204/req._075_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/204/req._075_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja encaminhado ao Ministério Público - Promotoria de Justiça de Jaguari, documento em anexo, o qual busca informações sobre o grupo de Terceira Idade Amor a Vida de Jaguari.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/205/req._076_2017_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/205/req._076_2017_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos trabalhos, Votos de Congratulações à Brigada Militar pelos 180 Anos de fundação.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/206/req._077_2017_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/206/req._077_2017_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja solicitado ao Poder Judiciário a cópia do programa: AMOR A VIDA; que foi ao ar pela emissora Rádio Vale Verde FM.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/207/req._078_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/207/req._078_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer seja consignado votos de pesar_x000D_
 pelo falecimento de Anna Albinelli Bolzan.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/208/req._079_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/208/req._079_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar_x000D_
 pelo falecimento de Arlindo Pacheco e Emir Gonçalves.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/209/req._080_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/209/req._080_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar_x000D_
 pelo falecimento de Volnei Funghetto.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/210/req._081_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/210/req._081_2017_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e_x000D_
 PMDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar_x000D_
 pelo falecimento de Vilmar João Vichietti.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1646,68 +1646,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/211/-unlicensed-ind._001_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/212/-unlicensed-ind._003_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/213/-unlicensed-ind._003_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/214/-unlicensed-ind._004_2017_bancada_do_pmdb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/215/-unlicensed-ind._005_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/216/-unlicensed-ind._006_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/217/-unlicensed-ind._007_2017_elisangela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/218/-unlicensed-ind._008_2017_nilton_maia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/219/-unlicensed-ind._009_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/220/-unlicensed-ind._010_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/221/-unlicensed-ind._011_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/222/-unlicensed-ind._012_2017_nilton_maia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/223/-unlicensed-ind._013_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/224/-unlicensed-ind._014_2017_nilton_maia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/225/-unlicensed-ind._015_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/227/-unlicensed-ind._017_2017_elisangela_farmacia_movel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/228/-unlicensed-ind._018_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/229/-unlicensed-ind._019_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/230/-unlicensed-ind._020_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/231/-unlicensed-ind._021_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/130/req._001_2017_licenca_ver._jaqueline.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/132/req._003_2017_elisangela_semana_mais_mulher.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/133/req._004_2017_elisangelainform._site.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/134/req._005_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/135/req._006_2017_ver._igor_legislacao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/136/req._007_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/137/req._008_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/138/req._009_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/139/req._010_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/140/req._011_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/141/req._012_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/142/req._013_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/144/req._015_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/145/req._016_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/146/req._017_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/147/req._018_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/148/req._019_2017_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/149/req._020_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/150/req._021_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/151/req._022_2017_elisangela_projeto_conselho_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/152/req._023_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/153/req._024_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/154/req._025_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/155/req._026_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/156/req._027_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/157/req._028_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/158/req._029_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/159/req._030_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/160/req._031_2017_bancada_pp_lions.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/161/req._032_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/162/req._033_2017_bancada_pp.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/163/req._034_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/164/req._035_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/165/req._036_2017_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/166/req._037_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/167/req._038_2017_elisangela.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/168/req._039_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/169/req._040_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/170/req._041_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/171/req._042_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/172/req._043_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/173/req._044_2017_wolmar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/174/req._045_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/175/req._046_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/176/req._047_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/177/req._048_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/178/req._049_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/179/req._050_2017_igor_projeto_auxilio_financeiro_estudantes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/180/req._051_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/181/req._052_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/182/req._053_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/183/req._054_2017_elisangela.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/184/req._055_2017_elisangela_pl.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/185/req._056_2017_bancada_pmdb_votos_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/186/req._057_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/187/req._058_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/188/req._059_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/189/req._060_2017_elisangela_pl.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/190/req._061_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/191/req._062_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/193/req._063_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/192/req._064_2017_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/194/req._065_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/195/req._066_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/196/req._067_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/197/req._068_2017_igor.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/198/req._069_2017_igor.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/199/req._070_2017_elisangela_pl.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/200/req._071_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/201/req._072_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/202/req._073_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/203/req._074_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/204/req._075_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/205/req._076_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/206/req._077_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/207/req._078_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/208/req._079_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/209/req._080_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/210/req._081_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/211/-unlicensed-ind._001_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/212/-unlicensed-ind._003_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/213/-unlicensed-ind._003_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/214/-unlicensed-ind._004_2017_bancada_do_pmdb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/215/-unlicensed-ind._005_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/216/-unlicensed-ind._006_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/217/-unlicensed-ind._007_2017_elisangela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/218/-unlicensed-ind._008_2017_nilton_maia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/219/-unlicensed-ind._009_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/220/-unlicensed-ind._010_2017_catina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/221/-unlicensed-ind._011_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/222/-unlicensed-ind._012_2017_nilton_maia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/223/-unlicensed-ind._013_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/224/-unlicensed-ind._014_2017_nilton_maia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/225/-unlicensed-ind._015_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/227/-unlicensed-ind._017_2017_elisangela_farmacia_movel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/228/-unlicensed-ind._018_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/229/-unlicensed-ind._019_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/230/-unlicensed-ind._020_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/231/-unlicensed-ind._021_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/130/req._001_2017_licenca_ver._jaqueline.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/132/req._003_2017_elisangela_semana_mais_mulher.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/133/req._004_2017_elisangelainform._site.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/134/req._005_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/135/req._006_2017_ver._igor_legislacao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/136/req._007_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/137/req._008_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/138/req._009_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/139/req._010_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/140/req._011_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/141/req._012_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/142/req._013_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/144/req._015_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/145/req._016_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/146/req._017_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/147/req._018_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/148/req._019_2017_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/149/req._020_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/150/req._021_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/151/req._022_2017_elisangela_projeto_conselho_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/152/req._023_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/153/req._024_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/154/req._025_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/155/req._026_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/156/req._027_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/157/req._028_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/158/req._029_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/159/req._030_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/160/req._031_2017_bancada_pp_lions.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/161/req._032_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/162/req._033_2017_bancada_pp.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/163/req._034_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/164/req._035_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/165/req._036_2017_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/166/req._037_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/167/req._038_2017_elisangela.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/168/req._039_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/169/req._040_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/170/req._041_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/171/req._042_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/172/req._043_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/173/req._044_2017_wolmar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/174/req._045_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/175/req._046_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/176/req._047_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/177/req._048_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/178/req._049_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/179/req._050_2017_igor_projeto_auxilio_financeiro_estudantes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/180/req._051_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/181/req._052_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/182/req._053_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/183/req._054_2017_elisangela.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/184/req._055_2017_elisangela_pl.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/185/req._056_2017_bancada_pmdb_votos_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/186/req._057_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/187/req._058_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/188/req._059_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/189/req._060_2017_elisangela_pl.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/190/req._061_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/191/req._062_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/193/req._063_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/192/req._064_2017_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/194/req._065_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/195/req._066_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/196/req._067_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/197/req._068_2017_igor.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/198/req._069_2017_igor.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/199/req._070_2017_elisangela_pl.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/200/req._071_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/201/req._072_2017_bancada_pmdb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/202/req._073_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/203/req._074_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/204/req._075_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/205/req._076_2017_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/206/req._077_2017_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/207/req._078_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/208/req._079_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/209/req._080_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2017/210/req._081_2017_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>