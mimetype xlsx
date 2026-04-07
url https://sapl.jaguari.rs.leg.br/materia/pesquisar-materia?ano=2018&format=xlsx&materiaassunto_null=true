--- v0 (2026-01-10)
+++ v1 (2026-04-07)
@@ -54,2427 +54,2427 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Documento Recebido</t>
   </si>
   <si>
     <t>MDB e Progressistas</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/352/requerimento_inscricao_da_chapa.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/352/requerimento_inscricao_da_chapa.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, Líderes da Bancada do MDB e do Progressistas vêm, diante de Vossa Excelência, na forma do artigo 32 do Regimento Interno da Câmara Municipal de Jaguari, requerer a inscrição de chapa para a nominata dos candidatos aos cargos da Mesa Diretora para o Biênio 2019/2020, nos seguintes termos:_x000D_
 _x000D_
 PRESIDENTE: VEREADOR IGOR ROSA TAMBARA – MDB_x000D_
 _x000D_
 VICE-PRESIDENTE: VEREADOR EZIO JOCELITO SILVA – MDB_x000D_
 _x000D_
 PRIMEIRO-SECRETÁRIO: VEREADOR VALDEMAR VALENTE – PP    _x000D_
 _x000D_
 SEGUNDO-SECRETÁRIO: VEREADOR ANTÔNIO CARLOS DAPIEVE – MDB_x000D_
 _x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/353/101_-_camara_-__convocasessaoextraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/353/101_-_camara_-__convocasessaoextraordinaria.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo, na oportunidade, vimos convocar essa Colenda Câmara de Vereadores para a realização de uma Sessão Extraordinária, com fundamento no art. 18 da Lei Orgânica, entre os dias 26 e 27 de dezembro do corrente, com finalidade de deliberar sobre os seguintes Projetos de Lei: PL Nº 058/2018, o qual “Altera a tabela de cálculo para cobrança da taxa de coleta de lixo, editada pela Lei Municipal Nº 3.259/2018”; PL Nº 059/2018, o qual “Dispõe sobre a fiscalização dos produtos de origem animal, cria o serviço de inspeção municipal – SIM e dá outras providências”; PL Nº 060/2018, o qual “Dispõe sobre o regime de concessão de diárias ao Prefeito e Vice-Prefeito Municipal de Jaguari e dá outras providências”; e PL Nº 061/2018, o qual “Dispõe sobre o Regime de concessão de diárias aos Servidores e demais colaboradores no âmbito do Poder Executivo do Município de Jaguari e dá outras providências”. No ensejo, pedimos vênia a Vossa Excelência e aos Senhores Vereadores pela necessidade de apreciação da matéria em regime de convocação, motivo que restará esclarecido em suas mensagens justificativas. Atenciosamente, ROBERTO CARLOS BOFF TURCHIELLO, Prefeito do Município de Jaguari.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Emenda à Lei Orgânica n.º 001/2018 apresentada pela Mesa Diretoria da Câmara Municipal de Jaguari com o objetivo de revisar a Lei Orgânica do Município de Jaguari.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/348/emenda_substitutiva_ao_projeto_de_emenda_a_lei_o_GVp29os.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/348/emenda_substitutiva_ao_projeto_de_emenda_a_lei_o_GVp29os.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE EMENDA À LEI ORGÂNICA N.º 001/2018</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/59/ind._001_2018_bancada_pp_rM5pG3z.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/59/ind._001_2018_bancada_pp_rM5pG3z.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as seguintes providências necessárias: _x000D_
 •	Colocação de lixeira na Rua General Osório, próximo a Estação Férrea, e_x000D_
 •	Colocação de mastros e das Bandeiras Nacional, Estadual e do Município de Jaguari, nos trevos de acesso a cidade.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>WOLMAR PICOLI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/60/ind._002_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/60/ind._002_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias a fim de realizar troca de local para a realização do Carnaval de Rua 2019, em razão da proximidade do evento do Hospital de Jaguari.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/61/ind._003_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/61/ind._003_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as seguintes providências necessárias:_x000D_
  Patrolamento da estrada do Faxinal, 4º distrito;_x000D_
  Patrolamento da estrada que dá acesso ao assentamento e seu interior, 3º distrito;_x000D_
  Patrolamento da estrada da Boca da Picada Segredo, até a divisa com Santiago, 3º distrito;_x000D_
  Patrolamento da estrada da Linha 10 (Righes), passando pelo Cemitério, até o_x000D_
 Pedro Dal Osto, 1º distrito;_x000D_
  Patrolamento da estrada do São Luiz, 1º distrito;_x000D_
  Patrolamento da Estrada do Rincão dos Pivettas, 3º distrito;_x000D_
  Refazer o calçamento da rua ao lado do Sicredi, subida, próximo ao meio fio,_x000D_
 que está todo solto, dificultando o estacionamento;_x000D_
  Refazer o Bueiro da entrada que acessa ao senhor Hermes Dal Osto, Caixa_x000D_
 D'Agua, 4º distrito, tendo em vista sua precariedade e em breve será utilizado para escoamento da produção._x000D_
  Patrolamento da estrada da Linha 6, que dá acesso a propriedade do Sr. Setembrino Sturza, 1º distrito._x000D_
  Patrolamento no travessão que dá acesso a propriedade do Sr. João Kraetzig até a propriedade de Francisco Fronhofer.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/62/ind._004_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/62/ind._004_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias quanto à limpeza no Cemitério Municipal.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/63/ind._005_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/63/ind._005_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias quanto ao poço artesiano da localidade de Pessegueiro, 4º distrito.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/64/ind._006_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/64/ind._006_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias quanto patrolamento na estrada do 4º distrito.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/65/ind._007_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/65/ind._007_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal a realização de estudo de viabilidade para a implantação de turno integral na Escola Municipal Presidente Getúlio Vargas, no Bairro Consolata.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/66/ind._008_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/66/ind._008_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as seguintes providências necessárias:_x000D_
  Solicitamos providências quanto ao esgoto que está fluindo na Rua Emílio Sesti, esquina com prefeito Luiz Farinatti, bairro Santa Rosa, exalando mau cheiro, proliferação de moscas, mosquitos, prejudicando a saúde dos moradores que convivem no entorno, além de problemas psicológicos gerados pelo ambiente desagradável;_x000D_
  Também o esgoto na calçada da rua Cel. Flores, próximo ao número 1870, com as mesmas consequências enumeradas acima;_x000D_
  Patrolamento da estrada que acessa a Fazenda Santa Eugênia, na Boca da Picada, 1º Distrito, que se encontra em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/67/ind._009_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/67/ind._009_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja realizado estudo sobre a viabilidade para fechamento do Calçadão aos domingos, durante o período das 15h às 21h, pelo fato de ser uma área de lazer da população jaguariense. Solicita ainda seja instalados mais bancos neste local.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CÁTINA MONTEIRO</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/68/ind._010_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/68/ind._010_2018_catina.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja realizado estudo e após apresentação de Projeto de Lei para a isenção de IPTU das áreas de preservação permanente (APP) nos terrenos urbanos do Município de Jaguari. Justifica-se tal pedido em razão do inaproveitamento para construção de tais imóveis e a redução dos valores para venda destes.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/69/ind._011_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/69/ind._011_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para o patrolamento da estrada do Panelão, 1º distrito.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/70/ind._012_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/70/ind._012_2018_catina.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para reparo da quadra de esportes da Comunidade de Linha 7, 3º distrito.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/71/ind._013_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/71/ind._013_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a colocação de banheiros químicos no Calçadão de Jaguari, quando da realização de eventos.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/72/ind._014_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/72/ind._014_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a recuperação da estrada do Cerro São Miguel, 1º distrito.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/73/ind._015_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/73/ind._015_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a remoção do canteiro na Rua General Osório, entre as Ruas Assis Brasil e Rua Sílvio Marchiori, para proporcionar um melhor estacionamento junto ao Supermercado da Cooperativa Agrária São José.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/74/ind._016_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/74/ind._016_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para o patrolamento da estrada do Passo dos Barrosos, no 3º distrito; bem como reposição de lâmpadas no mesmo local.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/75/ind._017_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/75/ind._017_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias quanto a buracos na Avenida Sete de Setembro, especialmente no acesso a cidade, próximos aos quebra-molas.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/76/ind._018_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/76/ind._018_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a recuperação da estrada do 4º distrito, principalmente, da Escola Municipal Vanda Maria da Silva até ao final da estrada desta localidade.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/77/ind._019_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/77/ind._019_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para o funcionamento regular do Poço Artesiano da Localidade de Pessegueiro, 4º distrito.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/78/ind._020_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/78/ind._020_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a limpeza e manutenção do Cemitério Municipal.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MAIA DA BORRACHARIA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/79/ind._021_2018_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/79/ind._021_2018_maia.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a colocação de placas indicativas de localização no interior de nosso Município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/80/ind._022_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/80/ind._022_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a limpeza na Pranchada do Poço Preto, no 4º distrito.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/81/ind._023_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/81/ind._023_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a reposição de lâmpadas nas proximidades do Clube de Rincão dos Alves, no 4º distrito.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/82/ind._024_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/82/ind._024_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a instalação de iluminação pública na Localidade de Taquarichim, no 4º distrito.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/83/ind._025_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/83/ind._025_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a recuperação das estradas na Localidade de Taquarichim – 4º distrito.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/84/ind._026_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/84/ind._026_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para destinação de mais Policiais Civis à Delegacia do Município de Jaguari.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/85/ind._027_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/85/ind._027_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar a Mesa Diretora desta Casa Legislativa que sejam tomadas as providências necessárias quanto à colocação de papel toalha no banheiro masculino desta Casa Legislativa, visto que várias vezes quando utilizou o referido banheiro a toalha estava molhada impossibilitando a secagem de suas mãos.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/86/ind._028_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/86/ind._028_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar a constituição das Comissões desta Casa Legislativa para o ano de 2018, nos termos do artigo 16, § 1º da Lei Orgânica do Município de Jaguari:_x000D_
 Comissão Permanente: Vereador Wolmar Zanini Picoli;_x000D_
 Comissão de Ética: Vereador Wolmar Zanini Picoli;_x000D_
 Comissão Representativa: Vereador Wolmar Zanini Picoli;_x000D_
 Líder da Bancada do PDT: Vereador Wolmar Zanini Picoli.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/87/ind._029_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/87/ind._029_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a perfuração de poço artesiano e construção de banheiros às famílias que residem entre a comunidade de Fontana Freda e Ijucapirama, mais especificamente na volta do Cerro, no 3º distrito.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/88/ind._030_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/88/ind._030_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para manutenção da Rua dos Atiradores.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/89/ind._031_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/89/ind._031_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para reparos na estrada da Linha 7/ Carlos Gomes, 3º distrito.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/90/ind._032_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/90/ind._032_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
  Recuperação da estrada do Rincão dos Schopf, 4º distrito;_x000D_
  Recuperação da estrada da Mangueirinha, no acesso a propriedade da família Minuzzi e proximidades, no 4º distrito.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/91/ind._033_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/91/ind._033_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para iluminação na Quadra de Esportes do bairro Promorar.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/92/ind._034_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/92/ind._034_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar a Mesa Diretora desta Casa Legislativa, a colocação de sistema de áudio nas câmaras de monitoramento instaladas no Plenário desta Casa.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/93/ind._035_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/93/ind._035_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para limpeza do bairro Rivera, principalmente na Rua Júlio de Castilho.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/94/ind._036_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/94/ind._036_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a retirada imediata dos galhos, trancados na pranchada do Poço Negro, no lado de cima do rio, o que está obstruindo a passagem de água, à medida que está represando bastante água e constantemente passa sobre a mesma, interrompendo o trânsito.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/28/ind._037_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/28/ind._037_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Executivo Municipal que sejam tomadas as providências necessárias para reparos no passeio público na Avenida Sete de Setembro, especialmente, o passeio público que dá acesso ao Trevo.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/232/ind._038_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/232/ind._038_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para calçamento na Rua São Cristóvão, no bairro Cohab.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/233/ind._039_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/233/ind._039_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de lombadas na Rua 16 de Agosto e na Rua 14 de Julho, no bairro Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/234/ind._040_2018_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/234/ind._040_2018_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação do passeio público na Rua Júlio de Castilhos, bem como pintura das faixas de segurança.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PP, ELISÂNGELA PICCOLI DRI, Fabio Franco, VALDEMAR VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/247/ind._041_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/247/ind._041_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja implantado na Secretaria Municipal de Saúde programa informatizado, onde o usuário possa acompanhar a programação de agendamento de sua consulta ou exame médicos.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Colocação de cascalho em toda a extensão do “travessão dos Maias”, na localidade de Santo Izidro, 2º distrito;_x000D_
 •	Limpeza de bueiros e sarjetas próximo a “Olaria Velha”, na localidade de Santo Izidro, 2º distrito;_x000D_
 •	Recuperação de todos os travessões da localidade de Chapadão;_x000D_
 •	Reparos nas telhas quebradas na parada de ônibus da localidade de Santa Juliana, 1º distrito._x000D_
 Nestes termos, pedem deferimento.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/251/ind._043_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/251/ind._043_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação da estrada da localidade do Panelão, 1º distrito, mais precisamente da Sanga da Areia até a Igreja daquela localidade.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias, para conceder permissão de uso, mediante o pagamento de aluguel, à empresa “Oficina do Carioca”, de parte do Prédio de Alvenaria localizada na Rua Júlio de Castilho, no bairro Rivera, o qual é de propriedade do Município de Jaguari.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Fabio Franco</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação da estrada do 4º distrito, especialmente a estrada da Várzea, do São Xavier até a Mangueirinha, corredor dos Schopf, São José dos Brauner, corredor dos Kuneck, e o corredor que vai até a residência do Sr. Adão Antonov.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/258/ind._046_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/258/ind._046_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, reiterar ao Executivo Municipal, a indicação nº 015/2018, datada de 09 de abril de 2018, a qual solicita que sejam tomadas as providências necessárias para a remoção do canteiro na Rua General Osório, entre as Ruas Assis Brasil e Rua Sílvio Marchiori, para proporcionar um melhor estacionamento junto ao Supermercado da Cooperativa Agrária São José.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/259/ind._047_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/259/ind._047_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação da estrada da Linha 20, 3º distrito.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/265/ind._048_2018_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/265/ind._048_2018_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para reconstrução da parada de ônibus, na entrada da estrada da Várzea,  no 4º distrito.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/269/ind._049_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/269/ind._049_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de duas lombadas na Rua Júlio de Castilhos, saída para São Vicente do Sul, especialmente antes e após a Cooperativa Agrícola Jaguari Ltda.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/270/ind._050_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/270/ind._050_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação da estrada do Rincão dos Pivettas, 3º distrito.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/276/ind._051_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/276/ind._051_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal o fechamento total do Calçadão por um período maior que 24 horas, por solicitação do comércio local.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/298/ind._052_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/298/ind._052_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja feita a contratação de um Médico Pediatra para a Unidade Básica de Saúde do Município de Jaguari.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/303/ind._053_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/303/ind._053_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação da estrada da localidade de Linha 16 até a localidade de Linha 13, 3º distrito.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/305/ind._054_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/305/ind._054_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação e manutenção do trecho de estrada que está desmoronando, próximo à residência dos Bandinelli, na localidade da Caixa D’água.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/309/ind._055_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/309/ind._055_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para efetivar a manutenção da pintura nas faixas de segurança na cidade de Jaguari.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/311/ind._056_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/311/ind._056_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação de estrada próximo a propriedade de Vicente Rodrigues e Manoel Vack, na localidade de Taquaras, 3º distrito.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/318/ind._057_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/318/ind._057_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias: Retirada da água da estrada que corre no pátio do senhor Arnaldo Feliciani, no Rincão do Alves, em razão da sarjeta ser muito rasa, necessitando de colocação de tubos na entrada; Colocar tubos na entrada da propriedade de Antonio Lechinski, na localidade de Linha 15, que fica toda alagada; Desobstruir a tubulação em frente à propriedade de Altair Rigon, na localidade de Linha 20, pois a entrada à propriedade e a estrada estão alagadas;_x000D_
  Abrir uma vala para que Luiz Medeiros, na localidade de Linha 10, possa colocar os tubos na entrada da propriedade e também solicita duas cargas de cascalhos para nivelar o terreno e facilitar a chegada em sua casa; Abrir uma valeta para o senhor Dionísio Antonio Bonoto, no travessão da Fontana Freda à BR 287, para retirar a água que corta a estrada junto a sua propriedade; Arrumar a ponte, que está perigosa e a estrada que acessa a Ilha dos Bacins precisa de cascalhamento, na localidade de Caixa D'água; Consertar a parada de ônibus na Caixa D'água.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/321/ind._058_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/321/ind._058_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para limpeza no cemitério municipal, bem como colocação de pontos de energia elétrica e água em locais estratégicos do mesmo.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/322/ind._059_2018__bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/322/ind._059_2018__bancada_pp.pdf</t>
   </si>
   <si>
     <t>Cascalhamento e patrolamento dos travessões da Linha 10, Santo Antônio; Patrolamento do Travessão dos Minussi, no Marmeleiro; Patrolamento do Travessão do Faxinal; Cascalho no Travessão dos Maias, na localidade de Santo Izidro, 2º Distrito; Patrolamento do subtravessão dos Pivetas; Recuperação de mata-burros, na estrada da Boca da Picada Segredo; Desobstrução de tubos e sarjetas ao longo de muitas estradas para que as águas possam escoar; Colocação de cascalho nas cabeceiras do pontilhão que acessa a propriedade do senhor Cirio Flores, na localidade de São Luiz, que está afundando, assim como cascalho em três pontos distintos da mesma estrada; e Recuperação do Travessão da estrada da localidade de Santa Juliana.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/325/ind._060_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/325/ind._060_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas providências necessárias para a inclusão dos seguintes locais na coleta do lixo: _x000D_
 •	Travessão que liga Santo Antônio, Linha 10 à Linha 16;_x000D_
 •	Travessão da Linha 16; 3º distrito;_x000D_
 •	 Travessão da Linha 17, 3º distrito;_x000D_
 •	 Travessão da Barragem à Linha 20, 3º distrito;_x000D_
 •	Assentamento Santos Reis, na localidade de Barragem, 3º distrito;_x000D_
 •	Travessão da Fontana Freda à BR 287; 3º distrito;_x000D_
 •	 Travessão dos Erenos, 2º distrito; e_x000D_
 •	 Rincão dos Monteiros, 2º distrito._x000D_
 Sugestão: Em razão do custo que esta coleta representa, sugerimos que seja construída uma estrutura em cada ponta do travessão para que as pessoas possam deixem seu lixo, sem a necessidade do caminhão deslocar-se nos mesmos, como é realizado em outros municípios. Mas deixar essa gente sem a coleta do lixo é discriminá-la.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/326/ind._061_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/326/ind._061_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas seguintes providências necessárias:_x000D_
 •	Recuperação da estrada do Rincão dos Erenos, 2º distrito; e_x000D_
 •	 Canalização do esgoto na Rua Quim Machado, Cerro dos Zanini.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/327/ind._062_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/327/ind._062_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a instalação de um restaurante popular no município de Jaguari.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/328/ind._063_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/328/ind._063_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a construção de uma capela velatória municipal.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/329/ind._064_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/329/ind._064_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a aquisição de um caminhão para a limpeza de fossa séptica pelo município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/333/ind._065_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/333/ind._065_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação do pontilhão da Ilha Grande, na localidade de Santo Izidro, 2º distrito.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/336/ind._066_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/336/ind._066_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para patrolamento da estrada da Linha 13, 3º distrito.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/339/ind._067_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/339/ind._067_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Recuperação do pontilhão da Linha 13, pois o mesmo afundou pelo motivo da tubulação estar quebrada, o que dificulta assim a passagem de carros; e_x000D_
 •	Poda das árvores na estrada que liga a Igreja dos Erenos à Pranchada, pois está atrapalhando a passagem dos caminhões boiadeiros.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/344/ind._068_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/344/ind._068_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para o recolhimento de entulhos no Bairro Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/345/ind._069_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/345/ind._069_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias com relação ao esgoto no Bairro Promorar, o qual ocasiona mau cheiro.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/346/ind._070_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/346/ind._070_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para reparos no calçamento e nas demais áreas esburacas na Rua dos Atiradores.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/347/ind._071_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/347/ind._071_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para reparos na Rua Pedro Pellizzari, próximo ao acesso ao Obelisco, bem como colocação de placa indicativa ao monumento do Obelisco.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/350/ind._072_2018_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/350/ind._072_2018_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja revisada a sistemática de cobrança da Taxa de Lixo, especialmente, com relação as moradias populares e os imóveis com até 200m² de área construída.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/351/ind._073_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/351/ind._073_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para manutenção de uma fossa na esquina da Rua Carlos Gomes com a Rua Guia Lopes, em frente à residência do Sr. Dilson Guerra, onde funciona uma pizzaria, pois segundo ele, os clientes saem de lá com mal estar. A referida solicitação já havia sido realizada para um representante desta Casa há um ano, mas ninguém tomou providências para solucionar o fato.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Julgamento de Contas de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado - TCE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/415/contas_de_governo-exercicio_2016-compressed.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/415/contas_de_governo-exercicio_2016-compressed.pdf</t>
   </si>
   <si>
     <t>Contas de Governo 2016</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer Comissão Permanente</t>
   </si>
   <si>
     <t>CP - COMISSÃO PERMANENTE</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DO EXECUTIVO MUNICIPAL DE JAGUARI REFERENTE AO EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/122/inf._001_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/122/inf._001_2018_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência solicitar ao Executivo Municipal, seja informada à Mesa Diretora desta Casa Legislativa, quantas habitações a atual Administração Municipal construiu no ano de 2017 e a relação das pessoas contempladas com estas habitações.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/123/inf._002_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/123/inf._002_2018_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência solicitar ao Executivo Municipal, seja informada à Mesa Diretora desta Casa Legislativa, se foram comprados ar-condicionados para a Escola Municipal Getúlio Vargas no Bairro Consolata. Em caso afirmativo, quantos foram e se já estão_x000D_
 instalados.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/10/inf._003_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/10/inf._003_2018_catina.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO RELAÇÃO DE TODAS AS EMPRESAS QUE PRESTARAM SERVIÇO NOS EVENTOS COM SONORIZAÇÃO NO ANO DE 2017 E O RESPECTIVO CUSTO DA CONTRATAÇÃO DE CADA UM DESSES SERVIÇOS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/11/inf._004_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/11/inf._004_2018_catina.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADA QUANDO VOLTARÁ TER ATENDIMENTO PSICOLÓGICO NO BAIRRO RIVEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/12/inf._005_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/12/inf._005_2018_catina.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA INFORMADO RELAÇÃO DE TODAS AS EMPRESAS QUE PRESTARAM SERVIÇO AO SETOR DE OBRAS DO MUNICÍPIO DE JAGUARI, NO ANO DE 2017, O LOCAL DA EXECUÇÃO E O CUSTO DE CADA OBRA EXECUTADA.</t>
   </si>
   <si>
     <t>MDB, DAPIEVE, EZIO JOCELITO SILVA, IGOR ROSA TAMBARA, VARLEI BERGUER</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/13/inf._006_2018_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/13/inf._006_2018_mdb.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO SE EXISTEM DÍVIDAS DO EX-PREFEITO IVO JOSÉ PATIAS COM OS COFRES PÚBLICOS, CASO AFIRMATIVO, SE ESTÃO EM EXECUÇÃO JUDICIAL E QUAL A SITUAÇÃO DESTES PROCESSOS, SUAS ORIGENS E OS VALORES ATUALIZADOS DOS DÉBITOS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/14/inf._007_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/14/inf._007_2018_catina.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO QUANDO DA RECUPERAÇÃO DO BUEIRO DA ESTRADA QUE LIGA O MUNICÍPIO DE JAGUARI À LOCALIDADE DE FONTANA FREDA, NO PRIMEIRO TRIMESTRE DE 2017, QUEM EXECUTOU A REFERIDA OBRA E SEUS CUSTOS TOTAIS, ASSIM COMO QUEM FOI O RESPONSÁVEL TÉCNICO PELA OBRA E SE FOI APURADO O PORQUÊ DA OBRA TER DURADO APENAS 10 DIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/15/inf._008_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/15/inf._008_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO SE A PREFEITURA MUNICIPAL FAZ O RECOLHIMENTO DE ALGUMA TAXA, QUANDO DA REALIZAÇÃO DE RODEIOS NA SEDE CAMPEIRA DO CTG INVERNADA DO  CHAPADÃO. EM CASO AFIRMATIVO, QUAL O VALOR.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/16/inf._009_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/16/inf._009_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO O MOTIVO PELO QUAL NÃO FOI OPORTUNIZADO AO COMÉRCIO LOCAL A OPORTUNIDADE DE PRESTAR SERVIÇOS NA ÁREA DE ALIMENTAÇÃO NO PERÍMETRO URBANO DE JAGUARI, QUANDO DA REALIZAÇÃO DO CARNAVAL DE RUA DE 2018.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/17/inf._010_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/17/inf._010_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO  O MOTIVO PELO QUAL O BAIRRO PROMORAR ESTÁ HÁ TANTO TEMPO ABANDONADO PELA ADMINISTRAÇÃO MUNICIPAL, DESTACANDO-SE QUE O ANTIGO CENTRO COMUNITÁRIO HOJE ESTÁ SENDO UTILIZADO COMO DEPÓSITO DE LIXO.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/18/inf._011_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/18/inf._011_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO QUANTAS PESSOAS PARTICIPARAM DO CARNAVAL DE RUA 2018 DA CIDADE DE JAGUARI.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/20/inf._012_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/20/inf._012_2018_catina.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO QUAL O VALOR COBRADO PELA ADMINISTRAÇÃO MUNICIPAL PELAS BANCAS DE AMBULANTES NAS RUAS DA CIDADE, QUANDO DA REALIZAÇÃO DO CARNAVAL DE RUA 2018.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/19/inf._013_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/19/inf._013_2018_catina.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO QUEM É O RESPONSÁVEL PELA LIMPEZA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/22/inf._014_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/22/inf._014_2018_catina.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO QUAL É O CARGO E FUNÇÃO DO SERVIDOR MUNICIPAL CRISTIANO SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/21/inf._015_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/21/inf._015_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO O ANDAMENTO DA SINDICÂNCIA/PROCESSO ADMINISTRATIVO DO CASO DE FURTO DE ENERGIA ELÉTRICA DA CASA DOS CHAPAS, PARA SER USADA NA OBRA DO SENHOR VLADIMIR RAIMANN (DIDO).</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/23/inf._016_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/23/inf._016_2018_catina.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO RELAÇÃO DOS PACIENTES QUE REALIZARAM EXAME GINECOLÓGICO PREVENTIVO NO PERÍODO DE OUTUBRO DE 2017 A MARÇO DE 2018.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/24/inf._017_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/24/inf._017_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO O MOTIVO PELO QUAL NÃO SÃO ADQUIRIDOS EQUIPAMENTOS PARA REALIZAÇÃO DE CIRURGIAS NO HOSPITAL DE JAGUARI, SENDO ELES: LAVADORA ULTRASSÔNICA, AUTOCLAVE DE BARREIRA E FOCO CIRÚRGICO DE TETO.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/25/inf._018_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/25/inf._018_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADA A APURAÇÃO DA VERACIDADE DA NECESSIDADE DE AFASTAMENTO, APRESENTADA NO ATESTADO MÉDICO, DE 15 DIAS DE LICENÇA, DA VEREADORA CÁTINA MONTEIRO FRESCURA, UMA VEZ QUE FOI INFORMADO QUE ESTA VEREADORA, ONTEM, 15 DE ABRIL DE 2018, ESTAVA PARTICIPANDO DA FESTA NA COMUNIDADE DE IGREJINHA, 3º DISTRITO.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/26/inf._019_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/26/inf._019_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO QUEM É O RESPONSÁVEL PELO PAGAMENTO DOS PLANTÕES MÉDICOS NO HOSPITAL DE CARIDADE DE JAGUARI, QUANDO DA REALIZAÇÃO DO CARNAVAL DE RUA 2018, BEM COMO O MOTIVO PELO QUAL AINDA NÃO FORAM EFETUADOS OS REFERIDOS PAGAMENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/27/inf._020_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/27/inf._020_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO O CUSTO DA EMPRESA QUE ESTÁ EXECUTANDO O SERVIÇO DE PAISAGISMO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/124/inf._021_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/124/inf._021_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, quantas famílias vivem na linha de pobreza no âmbito do município de Jaguari.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/125/inf._022_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/125/inf._022_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, o número de analfabetos por faixa etária existentes no âmbito do município de Jaguari.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/127/inf._023_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/127/inf._023_2018_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência solicitar ao Executivo Municipal, seja informada à Mesa Diretora desta Casa Legislativa, a relação dos membros integrantes de todos os Conselhos Municipais ligados à Secretaria de Desenvolvimento Social e Cidadania, bem como a_x000D_
 respectiva função de cada membro.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/126/inf._024_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/126/inf._024_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar à Mesa Diretora desta Casa Legislativa, que seja informado se a Vereadora Cátina Monteiro Frescura utilizou diárias da Câmara Municipal durante o ano de 2017 e 2018, em caso afirmativo o qual o valor.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/128/inf._025_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/128/inf._025_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência solicitar à Mesa Diretora desta Casa Legislativa, o valor autorizado pelo Presidente do Legislativo para a realização de empréstimo consignado por parte da Vereadora Cátina Monteiro Frescura no ano de 2017.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>EZIO JOCELITO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/129/inf._026_2018_ezio_jocelito.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/129/inf._026_2018_ezio_jocelito.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PMDB, vêm diante de Vossa Excelência solicitar à Mesa Diretora desta Casa Legislativa, seja informado se nesta Legislatura 2017/2020, foram realizados aumento dos subsídios dos Vereadores, caso positivo seja informado o ano e o índice.</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, QUE SEJA INFORMADO O VALOR PAGO MENSALMENTE PELO EXECUTIVO MUNICIPAL À RÁDIO JAGUARI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/5/inf._028_2018_wolmar.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/5/inf._028_2018_wolmar.doc</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, QUE SEJA INFORMADO O VALOR PAGO PELO EXECUTIVO E PELO LEGISLATIVO MUNICIPAL À RÁDIO JAGUARI NOS ÚLTIMOS 10 ANOS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/238/inf._029_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/238/inf._029_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à              Mesa Diretora desta Casa Legislativa, o número de ruas que não possuem calçamento na cidade de Jaguari.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/244/inf._030_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/244/inf._030_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, através da Secretaria Municipal de Educação, para que seja informado à Mesa Diretora desta Casa Legislativa, o número de locais que não possuem abrigos nas paradas de ônibus escolares no perímetro urbano. Tal fato se justifica, frente à necessidade que alguns alunos possuem de caminhar longos percursos para abrigarem-se em dias de chuvosos.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/245/inf._031_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/245/inf._031_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, qual foi à empresa vencedora do processo licitatório que irá administrar o Hospital de Caridade de Jaguari, requerendo cópia do contrato celebrado entre o município de Jaguari e a empresa contratada.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/246/inf._032_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/246/inf._032_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, através da Secretaria Municipal de Educação, para que seja informado à Mesa Diretora desta Casa Legislativa, se existe algum projeto para erradicação do analfabetismo sendo desenvolvido no Município de Jaguari.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/248/inf._033_2018_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/248/inf._033_2018_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PP, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, se existe alguma previsão para a conclusão das instalações do poço artesiano na localidade de Pessegueiro, 4º distrito.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência solicitar ao Executivo Municipal, seja informada à Mesa Diretora desta Casa Legislativa, qual o procedimento adotado frente ao caso dos exames preventivos coletados pela Secretaria Municipal de Saúde, no período de outubro de 2017 a março de 2018.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/260/inf._035_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/260/inf._035_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, se a Administração Municipal está atendendo as solicitações para construções de banheiros às pessoas de baixa renda._x000D_
 Nestes termos,</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/262/inf._036_2018_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/262/inf._036_2018_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PP, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, quem é o responsável pela limpeza do banheiro público próximo a Praça Osvaldo Aranha.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>IGOR ROSA TAMBARA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/293/inf._037_2018_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/293/inf._037_2018_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência solicitar ao Executivo Municipal, seja informado à Mesa Diretora desta Casa Legislativa, quem era o Prefeito Municipal quando da entrada do Processo n.º 107/1.06.0000369-4, o qual originou o  Precatório n.º 175.406-8.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/294/inf._038_2018_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/294/inf._038_2018_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência solicitar ao Executivo Municipal, seja informado à Mesa Diretora desta Casa Legislativa, quem era o Prefeito Municipal quando aconteceu a ocupação irregular da área do Jóquei Clube de Jaguari, igualmente, o presidente da referida entidade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/296/inf._039_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/296/inf._039_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, a partir de qual idade uma criança possui o direito de ocupar uma poltrona de ônibus, quando se refere ao transporte coletivo da Secretaria Municipal de Saúde do Município de Jaguari.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/297/inf._040_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/297/inf._040_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, quanto à legalidade da cobrança de ingresso para assistir os torneios de futsal que acontecem no Ginásio de Esportes do Município.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/306/inf._041_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/306/inf._041_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, se existe previsão para realização de calçamento na Rua Pedro Marchiori, no trecho próximo ao CTG Invernada do Chapadão, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/349/inf._042_2018_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/349/inf._042_2018_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informada à Mesa Diretora desta Casa Legislativa, relação de todos os terrenos que foram vendidos no Cemitério Municipal nos últimos cinco (05) anos, bem como para quem foi vendido, a quem pertencia anteriormente e qual o valor arrecadado com as referidas vendas.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda Legislativa</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Projeto de Emenda Legislativa ao Projeto de Lei Municipal N.º 057/2018.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/31/pl_n.o_001.2018_autoriza_a_contratacao_temporaria_GukUPLD.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/31/pl_n.o_001.2018_autoriza_a_contratacao_temporaria_GukUPLD.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Médico Ginecologista e Obstetra</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/32/pl_n.o_002.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/32/pl_n.o_002.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no Orçamento de 2018, no valor de R$ 71.624,63</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/33/pl_n.o_003.2018_concede_aumento_real_ao_quadro_do_PUQmQWi.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/33/pl_n.o_003.2018_concede_aumento_real_ao_quadro_do_PUQmQWi.pdf</t>
   </si>
   <si>
     <t>Concede Aumento Real ao Quadro Magistério e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/34/pl_n.o_004.2018_acresce_cargos_de_monitor_social__tZahwI1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/34/pl_n.o_004.2018_acresce_cargos_de_monitor_social__tZahwI1.pdf</t>
   </si>
   <si>
     <t>Acresce cargos de Monitor Social ao Quadro de Cargos de Provimentos Efetivos</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/35/pl_no_005_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/35/pl_no_005_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial de R$ 131.747,28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/36/pl_no_007_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/36/pl_no_007_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Professor de História e Geografia</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/37/pl_no_009_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/37/pl_no_009_2018.pdf</t>
   </si>
   <si>
     <t>Altera a composição do Conselho Municipal dos Direitos da Mulher constante da Lei Municipal nº 3.030/2014</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/39/pl_no_008_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/39/pl_no_008_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Abrir Crédito Adicional Especial no Orçamento de 2018, de R$ 29.747,87</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/40/pl_no_009_2018.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/38/pl_no_010_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/40/pl_no_009_2018.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/38/pl_no_010_2018.pdf</t>
   </si>
   <si>
     <t>Reedita o Programa Municipal Calcário para Todos</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/41/pl_no_011_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/41/pl_no_011_2018.pdf</t>
   </si>
   <si>
     <t>Autorizar a Prorrogação de Contratos Temporários que Especifica</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/42/pl_no_012_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/42/pl_no_012_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Professor de Geografia</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/43/pl_no_013_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/43/pl_no_013_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial de R$ 185.000,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/44/pl_no_014_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/44/pl_no_014_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial de R$ 270.000,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/45/pl_no_015._2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/45/pl_no_015._2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial de R$8.050,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/46/pl_no_016.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/46/pl_no_016.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial de R$34.600,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/47/pl_no_017_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/47/pl_no_017_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Contador</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/48/pl_no_018_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/48/pl_no_018_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2018, de R$ 26.700,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/49/pl_no_019_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/49/pl_no_019_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Médico ESF e Médico UBS</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/50/pl_no_020_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/50/pl_no_020_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial de R$ 1.230.000,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/51/pl_no_021_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/51/pl_no_021_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N.º 2.977/2013, que dispõe sobre a Política Municipal de Proteção dos Direitos da Criança e do Adolescente</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/52/pl_no_021_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/52/pl_no_021_2018.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO PLANO DE CUSTEIO PARA O FUNPREV</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/53/pl_no_023_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/53/pl_no_023_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial de R$ 300.000,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/54/pl_no_024_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/54/pl_no_024_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar de R$ 25.000,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/56/pl_no_025_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/56/pl_no_025_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial de R$ 170.000,00</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/55/pl_no_026_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/55/pl_no_026_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial de R$ 10.870,15”. – Aprovado por unanimidade</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_no_027_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_no_027_2018.pdf</t>
   </si>
   <si>
     <t>“RETIFICA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.162/2018 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_no_028_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_no_028_2018.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS”</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_no_029_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_no_029_2018.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL À REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO, GRATIFICAÇÕES, PROVENTOS E PENSÕES, NA FORMA QUE ESPECIFICA”</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_no_030_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_no_030_2018.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL À REMUNERAÇÃO DOS SERVIDORES DA CÂMARA, GRATIFICAÇÕES E PROVENTOS”</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/255/projeto_de_lei_no_031_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/255/projeto_de_lei_no_031_2018.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O SERVIÇO REMUNERADO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM MOTOCICLETAS, MOTOTÁXI, NO MUNICÍPIO DE JAGUARI”.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>“ACRESCE O INCISO IV AO ARTIGO 2º DA LEI MUNICIPAL N.º 3.176, DE 14 DE SETEMBRO DE 2017”</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>“ACRESCE O INCISO IV AO ARTIGO 1º DA LEI MUNICIPAL N.º 3.177, DE 14 DE SETEMBRO DE 2017”</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/266/projeto_de_lei_no_034_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/266/projeto_de_lei_no_034_2018.pdf</t>
   </si>
   <si>
     <t>“CONCEDE ABONO SALARIAL AOS AGENTES DE SAÚDE VINCULADOS AS EQUIPES ESF E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/267/projeto_de_lei_no_035_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/267/projeto_de_lei_no_035_2018.pdf</t>
   </si>
   <si>
     <t>“AUTORIZAR A PRORROGAÇÃO DE CONTRATO TEMPORÁRIO DE VISITADOR DO PIM”.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/272/projeto_de_lei_no_036_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/272/projeto_de_lei_no_036_2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZAR O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL DESENVOLVIMENTO S.A. – AGÊNCIA DE FOMENTO/RS PARA AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS RODOVIÁRIOS"</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_lei_no_037.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_lei_no_037.2018.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2018, no valor de R$ 181.996,08.”</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_n.o_038_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_n.o_038_2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação do contrato temporário de Engenheiro Civil"</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_n.o_039.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_n.o_039.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto a Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/278/projeto_lei_n.o_040.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/278/projeto_lei_n.o_040.2018.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal nº 1.900.91, que dispõe sobre o Regime Jurídico dos Servidores e dá outras providências</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_n.o_041_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_n.o_041_2018.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal nº 1.901.91, que dispõe sobre o Quadro de Cargos e Funções Públicas do Município</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/280/projeto_n.o_042_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/280/projeto_n.o_042_2018.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal nº 2.200/99, que dispõe sobre o Regime Próprio de Previdência Social dos Servidores e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_lei__n.o_043.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_lei__n.o_043.2018.pdf</t>
   </si>
   <si>
     <t>Insere a gratificação por tempo de serviço na   Lei Municipal nº 2.345.2003, que dispõe sobre o Plano de Carreira do Magistério</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_n.o_044_2018_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_n.o_044_2018_.pdf</t>
   </si>
   <si>
     <t>Autoriza a condução de veículo e altera a remuneração aos membros do Conselho Tutelar, disciplinado pela Lei Municipal nº 2.977.2013</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_n.o_045.2018_WZ4cGo6.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_n.o_045.2018_WZ4cGo6.pdf</t>
   </si>
   <si>
     <t>Altera a remuneração dos Visitadores do PIM, prevista na Lei Municipal nº 2.854.2011</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pl_046.2018_alteravalealimentacao_lei_2.660_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pl_046.2018_alteravalealimentacao_lei_2.660_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Vale Alimentação aos servidores municipais e dá outras providências</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_047.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_047.2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza a contratação temporária de Monitor Social"</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_no_048.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_no_048.2018.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2018, no valor de R$ 185.909,98.”</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_049.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_049.2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2018, no valor de R$ 100.000,00"</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_no_050.2018__.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_no_050.2018__.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a receber imóvel do Estado (RS) em Cessão de Uso Gratuita, destinado a instalação do CREAS."</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/292/projeto_de_lei_no_051.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/292/projeto_de_lei_no_051.2018.pdf</t>
   </si>
   <si>
     <t>"Acresce o § 3º ao art. 2º da Lei Municipal nº 3.167/2017, que institui o Programa Municipal de Premiação à Consumidores."</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/299/projeto_de_lei_ldo_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/299/projeto_de_lei_ldo_2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS – L.D.O. - PARA O EXERCÍCIO FINANCEIRO DE 2019”</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_no_053.2018_alteracaoregjuridico__FK4FUGg.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_no_053.2018_alteracaoregjuridico__FK4FUGg.pdf</t>
   </si>
   <si>
     <t>“INTRODUZ ALTERAÇÕES NA LEI MUNICIPAL Nº 1.900/91, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/324/projeto_de_lei__no_054_.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/324/projeto_de_lei__no_054_.2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 054/2018, que “Altera a metodologia de cálculo para cobrança da taxa de coleta de lixo prevista no Art. 60 do CTM”.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_n.o_055.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_n.o_055.2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA DA CONTRATAÇÃO TEMPORÁRIA DE PROFESSOR DE GEOGRAFIA</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/332/projeto_de_lei_n.o_056.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/332/projeto_de_lei_n.o_056.2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE TÉCNICO DE ENFERMAGEM</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>"ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JAGUARI/RS PARA O EXERCÍCIO FINANCEIRO DE 2019"</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_de_lei_no_058_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_de_lei_no_058_2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA A TABELA DE CÁLCULO PARA COBRANÇA DA TAXA DE COLETA DE LIXO, EDITADA PELA LEI MUNICIPAL Nº 3.259/2018”</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/372/projeto_de_lei_no_059_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/372/projeto_de_lei_no_059_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inspeção e fiscalização dos produtos de origem animal no Município"</t>
   </si>
   <si>
     <t>PLIL</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/57/plil_n.o_01_2018_-_dispoe_sobre_a_obrigatoriedade_qkLyCgX.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/57/plil_n.o_01_2018_-_dispoe_sobre_a_obrigatoriedade_qkLyCgX.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de sistema de segurança e monitoramento por câmeras de vídeo nas áreas externas e internas das agências dos Correios e das instituições bancárias e financeiras que possuam agências ou postos de atendimento localizados no Município de Jaguari e dá outras providências</t>
   </si>
   <si>
     <t>ELISÂNGELA PICCOLI DRI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/58/plil_n.o_02_2018_-__institui_no_municipio_de_jagu_gQ9G44s.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/58/plil_n.o_02_2018_-__institui_no_municipio_de_jagu_gQ9G44s.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Jaguari o Dia Municipal do Leonismo</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_de_iniciativa_legislativa_n.o_03_2018_-_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_de_iniciativa_legislativa_n.o_03_2018_-_.pdf</t>
   </si>
   <si>
     <t>Reajuste Prefeito, Vice-Prefeito, Secretários e Vereadores</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_de_iniciativa_legislativa_n.o_04_2018_-.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_de_iniciativa_legislativa_n.o_04_2018_-.pdf</t>
   </si>
   <si>
     <t>Concede aumento real ao subsídio de Secretário do Município.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/307/plil_n.o_05_2018_-_cria_a_banca_de_sugestao_de_p_cOh9x5J.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/307/plil_n.o_05_2018_-_cria_a_banca_de_sugestao_de_p_cOh9x5J.pdf</t>
   </si>
   <si>
     <t>“Cria a Banca de Sugestões de Projetos de Lei de Iniciativa da Comunidade Jaguariense, no âmbito da Câmara Municipal de Jaguari”</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_de_iniciativa_legislativa_n.o_006_egwLE4l.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_de_iniciativa_legislativa_n.o_006_egwLE4l.pdf</t>
   </si>
   <si>
     <t>Institui a Lei da Ficha Limpa Municipal disciplinando as nomeações dos servidores para os cargos em comissão e funções gratificadas no âmbito do Poder Executivo e Poder Legislativo do Município de Jaguari, e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Projeto de Resolução de Regimento Interno da Câmara Municipal de Jaguari N.º 001/2018</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/342/projeto_de_resolucao_n.o_05_2018_regimento_interno.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/342/projeto_de_resolucao_n.o_05_2018_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução do Regimento Interno</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/334/proposta_de_emenda_a_lei_organica_n.o_001.2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/334/proposta_de_emenda_a_lei_organica_n.o_001.2018.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Orgânica do Município de Jaguari"</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SL, CÁTINA MONTEIRO, DAPIEVE, ELISÂNGELA PICCOLI DRI, EZIO JOCELITO SILVA, IGOR ROSA TAMBARA, MAIA DA BORRACHARIA, MDB, PDT, PP, VALDEMAR VALENTE, VARLEI BERGUER, WOLMAR PICOLI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/95/req._001_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/95/req._001_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Valter Oliveira Vargas.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/96/req._002_2018_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/96/req._002_2018_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos trabalhos, Voto de Congratulações ao Piquete Tradicionalista Vento Xucro,</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PP, ELISÂNGELA PICCOLI DRI, MAIA DA BORRACHARIA, VALDEMAR VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/97/req._003_2018_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/97/req._003_2018_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, promova um debate salutar e necessário no que diz respeito ao Esporte.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/98/req._004_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/98/req._004_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja encaminhado à Promotoria de Justiça e ao Poder Judiciário da Comarca de Jaguari, cópia do Relatório Circunstanciado referente ao exercício financeiro de 2017 da Câmara Municipal de Jaguari.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/99/req._005_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/99/req._005_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer que à Mesa Diretora desta Casa Legislativa encaminhe ofício ao Banco do Estado do Rio Grande do Sul - Agência de Jaguari, para solicitar as providências necessárias quanto à acessibilidade na referida agência.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SL</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/100/req._006_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/100/req._006_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB,_x000D_
 vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo_x000D_
 falecimento de Joana Valente, Jocemar Robson de Almeida Nunes.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/101/req._007_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/101/req._007_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer seja consignado Votos de Pesar pelo falecimento da Vereadora do Rio de Janeiro, Marielle Franco. Bem como, solicita ainda um minuto de silêncio por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/102/req._008_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/102/req._008_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Maria Elisabeth Vaz de Castro.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/103/req._009_2018_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/103/req._009_2018_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos Trabalhos, Voto de Congratulações pela passagem dos oitenta e seis anos de fundação da Cooperativa Agrária São José Ltda.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/104/req._010_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/104/req._010_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de_x000D_
 Vossa Excelência, requerer seja encaminhado ofício a Coordenadoria Regional de_x000D_
 Saúde, ao Delegado Regional de Saúde, Roberto Schorn.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/105/req._011_2018_bancada_pp_votos_congratulacoes_unifra.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/105/req._011_2018_bancada_pp_votos_congratulacoes_unifra.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos Trabalhos, Voto de Congratulações a UNIFRA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/106/req._012_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/106/req._012_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de_x000D_
 Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja_x000D_
 solicitado à emissora Nova Manhã FM de São Vicente do Sul, cópia do programa:_x000D_
 RECORDANDO O PASSADO; que foi ao ar no domingo, dia 25 de março de 2018.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/107/req._013_2018_ver._catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/107/req._013_2018_ver._catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer que seja solicitado junto ao Gabinete do Deputado_x000D_
 Estadual Gilmar José Sossella audiência pública para tratar do deficitário serviço de telefonia móvel no município de Jaguari.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/108/req._014_2018_ver._wolmar_votos_congratulacoes_c_Mcr17vg.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/108/req._014_2018_ver._wolmar_votos_congratulacoes_c_Mcr17vg.pdf</t>
   </si>
   <si>
     <t>Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos Trabalhos, Votos de Congratulações pela eleição e posse da nova Diretoria da Cooperativa Agrária São José Ltda.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/109/req._015_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/109/req._015_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de_x000D_
 Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja reiterado_x000D_
 o Pedido de Informação N.º 015/2018, datado de 02 de março 2018 e Pedido de_x000D_
 Informação N.º 008/2018, datado de 26 de fevereiro de 2018, em anexo.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/110/req._016_2018_bancada_mdb_votos_congratulacoes_c_z3ak1hI.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/110/req._016_2018_bancada_mdb_votos_congratulacoes_c_z3ak1hI.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos Trabalhos, Votos de Congratulações ao CTG Invernada do Chapadão, bem como a Comissão Organizadora da IX Cavalgada da Mulher em razão do brilhante evento e intensa programação que busca destacar a cultura e a garra da mulher gaúcha.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/111/req._017_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/111/req._017_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB,_x000D_
 vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo_x000D_
 falecimento de Lourdes Terezinha Valau.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/112/req._018_2017_igor_projeto_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/112/req._018_2017_igor_projeto_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa N.º 001/2018, o qual “Dispõe sobre a obrigatoriedade de instalação de sistema de segurança e monitoramento por câmeras de vídeo nas áreas externas e internas das agências dos Correios e das instituições bancárias e financeiras que possuam agências ou postos de atendimento localizados no Município de Jaguari e dá outras providências”.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/113/req._019_2018_ver._wolmar_votos_congratulacoes_n_sGqyRHb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/113/req._019_2018_ver._wolmar_votos_congratulacoes_n_sGqyRHb.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos Trabalhos, Votos de Congratulações pelos 30 Anos de Emancipação Político-Administrativo da cidade de Nova esperança do Sul.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/114/req._020_2018_ver._wolmar_mocao_de_repudio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/114/req._020_2018_ver._wolmar_mocao_de_repudio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancado do PDT, vêm diante de Vossa Excelência, requerer que esta Casa Legislativa, realize Moção de Repúdio frente à publicação de um vídeo da Vereadora Cátina Monteiro Frescura, em sua página pessoal do Facebook, no qual o suplente à Vereador Donisete Misievicz realizou comentário ofensivo à Mesa Diretora desta Casa Legislativa, conforme documento em anexo.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/115/req._021_2018_ver._wolmar_sec._educacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/115/req._021_2018_ver._wolmar_sec._educacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancado do PDT, vêm diante de Vossa Excelência, requerer que esta Casa Legislativa, realize Moção de Repúdio frente à publicação de um vídeo da Vereadora Cátina Monteiro Frescura, em sua página pessoal do Facebook, no qual o suplente à Vereador Donisete Misievicz realizou comentário ofensivo à Mesa Diretora desta Casa Legislativa.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/116/req._022_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/116/req._022_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Lélia Fava Dalosto.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/117/req._023_2018_ver._catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/117/req._023_2018_ver._catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, que seja reiterado o Pedido de Informação N.º 016/2018, datado de 02 de abril 2018, o qual solicita a relação dos pacientes que realizaram exame ginecológico preventivo no período de_x000D_
 outubro de 2017 a março de 2018.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/118/req._024_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/118/req._024_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, o fim do pagamento de horas extras pela Câmara Municipal de Jaguari.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/119/req._025_2018_igor_leonismo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/119/req._025_2018_igor_leonismo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PP, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa   N.º 002/2018, o qual “Institui o Município de Jaguari o Dia Municipal do Leonismo”, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/120/req._026_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/120/req._026_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa que encaminhe o_x000D_
 Requerimento Nº 020/2018, juntamente com a Moção de Repúdio N.° 01, de 23 de_x000D_
 abril de 2018, para a Comissão de Ética Parlamentar desta Casa Legislativa para_x000D_
 verificação dos fatos.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/121/req._027_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/121/req._027_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB,_x000D_
 vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo_x000D_
 falecimento de Valmor Burkle.</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES A TODOS OS ENVOLVIDOS NA OBRA DA PONTE JULIO DE CASTILHOS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/29/req._029_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/29/req._029_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>Vem diante de Vossa Excelência, requerer que seja reiterado o Requerimento N.º 005/2018, datado de 02 de março 2018, em anexo, o qual solicita as providências necessárias quanto à acessibilidade do Banco do Estado do Rio Grande do Sul - Agência de Jaguari.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>MDB, PP e PDT</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/236/req._030_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/236/req._030_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Maria Francisca Carvalho Betim e Neri Machado de Oliveira.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/239/req._031_2018_ver._jose_nilton.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/239/req._031_2018_ver._jose_nilton.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PP, vem diante de Vossa Excelência, requerer licença interesse para tratar de assuntos particulares, pelo período de 30 (trinta) dias, na forma do artigo 17, inciso I, alínea b, do Regimento Interno da Câmara Municipal de Jaguari, a contar de 02 de julho de 2018 até  31 de julho de 2018.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Roseli Simi Zanini, José Fragoso, Almira Ferreira, Arnildo Uberti, João Ildo Benvegnu, José Atzler, Júlio Siqueira e Maria Aparecida Naconeski.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/261/req._033_2018_ver._wolmar_votos_congratulacoes_b_RNsoafz.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/261/req._033_2018_ver._wolmar_votos_congratulacoes_b_RNsoafz.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos Trabalhos, Votos de Congratulações e Reconhecimento ao comando da Brigada Militar de Jaguari e ao 5º Regimento de Polícia Montada de Santiago pelo eficiente e dedicado trabalho de segurança pública prestado ao município de Jaguari, bem como pelo compromisso com a segurança de nossos munícipes mesmo com o número reduzido de pessoal; uma vez que muitos municípios da região já sofreram ataques criminosos.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/263/req._034_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/263/req._034_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Catarina Della Flora Serafini, Maria Nilza Pretto Piccoli e Inízio Roberto Gavioli.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/264/req._035_2018_-_bancada_mdb_-_votos_congratulaco_sZdMn81.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/264/req._035_2018_-_bancada_mdb_-_votos_congratulaco_sZdMn81.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações à Rádio Jaguari Ltda., pela implantação do novo sinal de transmissão da rádio, agora na frequência 100.1 FM, fato este enaltecido quando se comemora os 65 anos de existência desta emissora, que presta relevantes serviços à comunidade do Vale do Jaguari. Postulam, igualmente, seja encaminhado ofício a Direção e Funcionários da Rádio Jaguari, comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/268/req._036_2018_-_bancada_mdb_-_votos_congratulaco_wagtw1v.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/268/req._036_2018_-_bancada_mdb_-_votos_congratulaco_wagtw1v.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações ao Pastor Manoel William Cazé Feitosa da Igreja do Evangelho Quadrangular de Jaguari, pelo trabalho efetivado junto a comunidade do Município de Jaguari por mais de dez anos. O trabalho pastoral desenvolvido pelo Pastor William Cazé é belíssimo e merece o reconhecimento de toda a comunidade jaguariense, atuando de forma exemplar, com ações voltadas à ação social e a evangelização. Postulam, igualmente, seja encaminhado ofício ao Pastor William Cazé e a Igreja do Evangelho Quadrangular de Jaguari, comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/271/req._037_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/271/req._037_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Moacir Augusto Bolzan, Kauã da Silva Silveira.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/275/req._038_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/275/req._038_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Volmar Turchiello.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>VALDEMAR VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/285/req._039_2018_ver._valdemar_valente.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/285/req._039_2018_ver._valdemar_valente.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PP, vem diante de Vossa Excelência, requerer licença interesse para tratar de assuntos particulares, pelo período de 03 de setembro de 2018 a 30 de setembro de 2018, na forma do artigo 17, inciso I, alínea b, do Regimento Interno da Câmara Municipal de Jaguari.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/300/req._040_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/300/req._040_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Paulo Rogério Piecha.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa   N.º 005/2018, o qual “Cria Banca de Sugestões do Projetos Lei de Iniciativa da Comunidade Jaguariense, no âmbito da Câmara Municipal de Jaguari”, conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/301/req._042_2018_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/301/req._042_2018_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, das Bancadas do PDT, vêm diante de Vossa Excelência, requerer que as reuniões da Comissão Permanente sejam gravadas na íntegra.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/302/req._043_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/302/req._043_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Felipe Carlan e José Denardi.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/304/req._044_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/304/req._044_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Henrique Sacchett Wacht .</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/308/req._045_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/308/req._045_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Lúcia Luiza Zolin Wesz e Ellyr Santa Gonzatto Cristofari.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/310/req._046_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/310/req._046_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, Progressistas e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Ana Luiza Colpo Stangherlin, Madalena Callegaro Bolzan e Alexandre Behling Pinheiro.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/313/req._047_2018_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/313/req._047_2018_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa   N.º 006/2018, o qual “Institui a Lei da Ficha Limpa Municipal disciplinando as nomeações dos servidores para os cargos em comissão e funções gratificadas no âmbito do Poder Executivo e Poder Legislativo do Município de Jaguari, e dá outras providências”.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/314/req._048_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/314/req._048_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer seja encaminhado ofício a Secretaria Municipal de Saúde de Jaguari - Setor de Vigilância Sanitária, para que esta realize vistorias periódicas aos mercados da cidade, a fim de realizar verificação nas datas de vencimentos dos produtos comercializados por estes estabelecimentos.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/315/req._049_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/315/req._049_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer que seja notificado ao Departamento Autônomo de Estradas de Rodagem – DAER que o Terminal Rodoviário do Município de Jaguari, está com o horário de funcionamento reduzido aos sábado pela manhã, postulando que seja estendido tal horário, diante da reclamação do público usuário do serviço.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/316/req._050_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/316/req._050_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, Progressistas e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Norina Biasi Minuzzi .</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/317/req._051_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/317/req._051_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Edemar Schopf.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/320/req._052_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/320/req._052_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Margarida Lixinski Dalla Valle, Newton Goelzer Hercolani e Nilton Graciano.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/330/req._053_2018_ver._wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/330/req._053_2018_ver._wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, cópia integral do Processo de Sindicância que trata da utilização de energia elétrica da “Casa dos Chapas” por obra particular.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/335/req._054_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/335/req._054_2018_bancadas_pdt_pp_e_pmdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, das Bancadas do PDT, PP e MDB, vêm diante de Vossa Excelência, requerer que seja consignado votos de pesar pelo falecimento de Pedro Santini, Maria Dri e José Otávio Pinto.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/343/req._055_2018_-_ver._wolmar_-_votos_congratulaco_BQlbgVh.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/343/req._055_2018_-_ver._wolmar_-_votos_congratulaco_BQlbgVh.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações a Senhora Jurema Marin, Presidente do Grupo Amor à Vida de Jaguari, pela organização dos eventos de integração com as pessoas idosas de nosso município e da região, a qual promove a divulgação de Jaguari em todo o Estado do Rio Grande do Sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2781,68 +2781,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/352/requerimento_inscricao_da_chapa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/353/101_-_camara_-__convocasessaoextraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/348/emenda_substitutiva_ao_projeto_de_emenda_a_lei_o_GVp29os.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/59/ind._001_2018_bancada_pp_rM5pG3z.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/60/ind._002_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/61/ind._003_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/62/ind._004_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/63/ind._005_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/64/ind._006_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/65/ind._007_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/66/ind._008_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/67/ind._009_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/68/ind._010_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/69/ind._011_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/70/ind._012_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/71/ind._013_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/72/ind._014_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/73/ind._015_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/74/ind._016_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/75/ind._017_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/76/ind._018_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/77/ind._019_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/78/ind._020_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/79/ind._021_2018_maia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/80/ind._022_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/81/ind._023_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/82/ind._024_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/83/ind._025_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/84/ind._026_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/85/ind._027_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/86/ind._028_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/87/ind._029_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/88/ind._030_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/89/ind._031_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/90/ind._032_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/91/ind._033_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/92/ind._034_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/93/ind._035_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/94/ind._036_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/28/ind._037_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/232/ind._038_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/233/ind._039_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/234/ind._040_2018_maia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/247/ind._041_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/251/ind._043_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/258/ind._046_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/259/ind._047_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/265/ind._048_2018_fabio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/269/ind._049_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/270/ind._050_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/276/ind._051_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/298/ind._052_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/303/ind._053_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/305/ind._054_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/309/ind._055_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/311/ind._056_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/318/ind._057_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/321/ind._058_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/322/ind._059_2018__bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/325/ind._060_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/326/ind._061_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/327/ind._062_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/328/ind._063_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/329/ind._064_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/333/ind._065_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/336/ind._066_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/339/ind._067_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/344/ind._068_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/345/ind._069_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/346/ind._070_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/347/ind._071_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/350/ind._072_2018_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/351/ind._073_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/415/contas_de_governo-exercicio_2016-compressed.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/122/inf._001_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/123/inf._002_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/10/inf._003_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/11/inf._004_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/12/inf._005_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/13/inf._006_2018_mdb.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/14/inf._007_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/15/inf._008_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/16/inf._009_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/17/inf._010_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/18/inf._011_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/20/inf._012_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/19/inf._013_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/22/inf._014_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/21/inf._015_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/23/inf._016_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/24/inf._017_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/25/inf._018_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/26/inf._019_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/27/inf._020_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/124/inf._021_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/125/inf._022_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/127/inf._023_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/126/inf._024_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/128/inf._025_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/129/inf._026_2018_ezio_jocelito.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/5/inf._028_2018_wolmar.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/238/inf._029_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/244/inf._030_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/245/inf._031_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/246/inf._032_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/248/inf._033_2018_fabio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/260/inf._035_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/262/inf._036_2018_fabio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/293/inf._037_2018_igor.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/294/inf._038_2018_igor.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/296/inf._039_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/297/inf._040_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/306/inf._041_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/349/inf._042_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/31/pl_n.o_001.2018_autoriza_a_contratacao_temporaria_GukUPLD.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/32/pl_n.o_002.2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/33/pl_n.o_003.2018_concede_aumento_real_ao_quadro_do_PUQmQWi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/34/pl_n.o_004.2018_acresce_cargos_de_monitor_social__tZahwI1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/35/pl_no_005_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/36/pl_no_007_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/37/pl_no_009_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/39/pl_no_008_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/40/pl_no_009_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/38/pl_no_010_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/41/pl_no_011_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/42/pl_no_012_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/43/pl_no_013_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/44/pl_no_014_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/45/pl_no_015._2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/46/pl_no_016.2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/47/pl_no_017_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/48/pl_no_018_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/49/pl_no_019_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/50/pl_no_020_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/51/pl_no_021_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/52/pl_no_021_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/53/pl_no_023_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/54/pl_no_024_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/56/pl_no_025_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/55/pl_no_026_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_no_027_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_no_028_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_no_029_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_no_030_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/255/projeto_de_lei_no_031_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/266/projeto_de_lei_no_034_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/267/projeto_de_lei_no_035_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/272/projeto_de_lei_no_036_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_lei_no_037.2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_n.o_038_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_n.o_039.2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/278/projeto_lei_n.o_040.2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_n.o_041_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/280/projeto_n.o_042_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_lei__n.o_043.2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_n.o_044_2018_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_n.o_045.2018_WZ4cGo6.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pl_046.2018_alteravalealimentacao_lei_2.660_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_047.2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_no_048.2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_049.2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_no_050.2018__.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/292/projeto_de_lei_no_051.2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/299/projeto_de_lei_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_no_053.2018_alteracaoregjuridico__FK4FUGg.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/324/projeto_de_lei__no_054_.2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_n.o_055.2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/332/projeto_de_lei_n.o_056.2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_de_lei_no_058_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/372/projeto_de_lei_no_059_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/57/plil_n.o_01_2018_-_dispoe_sobre_a_obrigatoriedade_qkLyCgX.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/58/plil_n.o_02_2018_-__institui_no_municipio_de_jagu_gQ9G44s.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_de_iniciativa_legislativa_n.o_03_2018_-_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_de_iniciativa_legislativa_n.o_04_2018_-.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/307/plil_n.o_05_2018_-_cria_a_banca_de_sugestao_de_p_cOh9x5J.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_de_iniciativa_legislativa_n.o_006_egwLE4l.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/342/projeto_de_resolucao_n.o_05_2018_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/334/proposta_de_emenda_a_lei_organica_n.o_001.2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/95/req._001_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/96/req._002_2018_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/97/req._003_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/98/req._004_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/99/req._005_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/100/req._006_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/101/req._007_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/102/req._008_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/103/req._009_2018_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/104/req._010_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/105/req._011_2018_bancada_pp_votos_congratulacoes_unifra.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/106/req._012_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/107/req._013_2018_ver._catina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/108/req._014_2018_ver._wolmar_votos_congratulacoes_c_Mcr17vg.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/109/req._015_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/110/req._016_2018_bancada_mdb_votos_congratulacoes_c_z3ak1hI.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/111/req._017_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/112/req._018_2017_igor_projeto_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/113/req._019_2018_ver._wolmar_votos_congratulacoes_n_sGqyRHb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/114/req._020_2018_ver._wolmar_mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/115/req._021_2018_ver._wolmar_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/116/req._022_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/117/req._023_2018_ver._catina.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/118/req._024_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/119/req._025_2018_igor_leonismo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/120/req._026_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/121/req._027_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/29/req._029_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/236/req._030_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/239/req._031_2018_ver._jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/261/req._033_2018_ver._wolmar_votos_congratulacoes_b_RNsoafz.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/263/req._034_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/264/req._035_2018_-_bancada_mdb_-_votos_congratulaco_sZdMn81.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/268/req._036_2018_-_bancada_mdb_-_votos_congratulaco_wagtw1v.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/271/req._037_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/275/req._038_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/285/req._039_2018_ver._valdemar_valente.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/300/req._040_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/301/req._042_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/302/req._043_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/304/req._044_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/308/req._045_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/310/req._046_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/313/req._047_2018_igor.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/314/req._048_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/315/req._049_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/316/req._050_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/317/req._051_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/320/req._052_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/330/req._053_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/335/req._054_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/343/req._055_2018_-_ver._wolmar_-_votos_congratulaco_BQlbgVh.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/352/requerimento_inscricao_da_chapa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/353/101_-_camara_-__convocasessaoextraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/348/emenda_substitutiva_ao_projeto_de_emenda_a_lei_o_GVp29os.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/59/ind._001_2018_bancada_pp_rM5pG3z.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/60/ind._002_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/61/ind._003_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/62/ind._004_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/63/ind._005_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/64/ind._006_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/65/ind._007_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/66/ind._008_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/67/ind._009_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/68/ind._010_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/69/ind._011_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/70/ind._012_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/71/ind._013_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/72/ind._014_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/73/ind._015_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/74/ind._016_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/75/ind._017_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/76/ind._018_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/77/ind._019_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/78/ind._020_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/79/ind._021_2018_maia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/80/ind._022_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/81/ind._023_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/82/ind._024_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/83/ind._025_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/84/ind._026_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/85/ind._027_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/86/ind._028_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/87/ind._029_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/88/ind._030_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/89/ind._031_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/90/ind._032_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/91/ind._033_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/92/ind._034_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/93/ind._035_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/94/ind._036_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/28/ind._037_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/232/ind._038_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/233/ind._039_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/234/ind._040_2018_maia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/247/ind._041_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/251/ind._043_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/258/ind._046_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/259/ind._047_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/265/ind._048_2018_fabio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/269/ind._049_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/270/ind._050_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/276/ind._051_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/298/ind._052_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/303/ind._053_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/305/ind._054_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/309/ind._055_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/311/ind._056_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/318/ind._057_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/321/ind._058_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/322/ind._059_2018__bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/325/ind._060_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/326/ind._061_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/327/ind._062_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/328/ind._063_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/329/ind._064_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/333/ind._065_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/336/ind._066_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/339/ind._067_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/344/ind._068_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/345/ind._069_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/346/ind._070_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/347/ind._071_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/350/ind._072_2018_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/351/ind._073_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/415/contas_de_governo-exercicio_2016-compressed.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/122/inf._001_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/123/inf._002_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/10/inf._003_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/11/inf._004_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/12/inf._005_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/13/inf._006_2018_mdb.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/14/inf._007_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/15/inf._008_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/16/inf._009_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/17/inf._010_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/18/inf._011_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/20/inf._012_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/19/inf._013_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/22/inf._014_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/21/inf._015_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/23/inf._016_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/24/inf._017_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/25/inf._018_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/26/inf._019_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/27/inf._020_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/124/inf._021_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/125/inf._022_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/127/inf._023_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/126/inf._024_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/128/inf._025_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/129/inf._026_2018_ezio_jocelito.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/5/inf._028_2018_wolmar.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/238/inf._029_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/244/inf._030_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/245/inf._031_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/246/inf._032_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/248/inf._033_2018_fabio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/260/inf._035_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/262/inf._036_2018_fabio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/293/inf._037_2018_igor.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/294/inf._038_2018_igor.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/296/inf._039_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/297/inf._040_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/306/inf._041_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/349/inf._042_2018_catina.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/31/pl_n.o_001.2018_autoriza_a_contratacao_temporaria_GukUPLD.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/32/pl_n.o_002.2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/33/pl_n.o_003.2018_concede_aumento_real_ao_quadro_do_PUQmQWi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/34/pl_n.o_004.2018_acresce_cargos_de_monitor_social__tZahwI1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/35/pl_no_005_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/36/pl_no_007_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/37/pl_no_009_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/39/pl_no_008_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/40/pl_no_009_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/38/pl_no_010_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/41/pl_no_011_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/42/pl_no_012_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/43/pl_no_013_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/44/pl_no_014_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/45/pl_no_015._2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/46/pl_no_016.2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/47/pl_no_017_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/48/pl_no_018_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/49/pl_no_019_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/50/pl_no_020_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/51/pl_no_021_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/52/pl_no_021_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/53/pl_no_023_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/54/pl_no_024_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/56/pl_no_025_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/55/pl_no_026_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_no_027_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_no_028_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_no_029_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_no_030_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/255/projeto_de_lei_no_031_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/266/projeto_de_lei_no_034_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/267/projeto_de_lei_no_035_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/272/projeto_de_lei_no_036_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_lei_no_037.2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_n.o_038_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_n.o_039.2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/278/projeto_lei_n.o_040.2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_n.o_041_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/280/projeto_n.o_042_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_lei__n.o_043.2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_n.o_044_2018_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_n.o_045.2018_WZ4cGo6.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/284/pl_046.2018_alteravalealimentacao_lei_2.660_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_047.2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_no_048.2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_049.2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_no_050.2018__.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/292/projeto_de_lei_no_051.2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/299/projeto_de_lei_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_no_053.2018_alteracaoregjuridico__FK4FUGg.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/324/projeto_de_lei__no_054_.2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_n.o_055.2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/332/projeto_de_lei_n.o_056.2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/371/projeto_de_lei_no_058_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/372/projeto_de_lei_no_059_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/57/plil_n.o_01_2018_-_dispoe_sobre_a_obrigatoriedade_qkLyCgX.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/58/plil_n.o_02_2018_-__institui_no_municipio_de_jagu_gQ9G44s.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_de_iniciativa_legislativa_n.o_03_2018_-_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_de_iniciativa_legislativa_n.o_04_2018_-.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/307/plil_n.o_05_2018_-_cria_a_banca_de_sugestao_de_p_cOh9x5J.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_de_iniciativa_legislativa_n.o_006_egwLE4l.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/342/projeto_de_resolucao_n.o_05_2018_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/334/proposta_de_emenda_a_lei_organica_n.o_001.2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/95/req._001_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/96/req._002_2018_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/97/req._003_2018_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/98/req._004_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/99/req._005_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/100/req._006_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/101/req._007_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/102/req._008_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/103/req._009_2018_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/104/req._010_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/105/req._011_2018_bancada_pp_votos_congratulacoes_unifra.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/106/req._012_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/107/req._013_2018_ver._catina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/108/req._014_2018_ver._wolmar_votos_congratulacoes_c_Mcr17vg.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/109/req._015_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/110/req._016_2018_bancada_mdb_votos_congratulacoes_c_z3ak1hI.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/111/req._017_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/112/req._018_2017_igor_projeto_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/113/req._019_2018_ver._wolmar_votos_congratulacoes_n_sGqyRHb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/114/req._020_2018_ver._wolmar_mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/115/req._021_2018_ver._wolmar_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/116/req._022_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/117/req._023_2018_ver._catina.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/118/req._024_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/119/req._025_2018_igor_leonismo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/120/req._026_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/121/req._027_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/29/req._029_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/236/req._030_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/239/req._031_2018_ver._jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/261/req._033_2018_ver._wolmar_votos_congratulacoes_b_RNsoafz.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/263/req._034_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/264/req._035_2018_-_bancada_mdb_-_votos_congratulaco_sZdMn81.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/268/req._036_2018_-_bancada_mdb_-_votos_congratulaco_wagtw1v.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/271/req._037_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/275/req._038_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/285/req._039_2018_ver._valdemar_valente.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/300/req._040_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/301/req._042_2018_wolmar.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/302/req._043_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/304/req._044_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/308/req._045_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/310/req._046_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/313/req._047_2018_igor.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/314/req._048_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/315/req._049_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/316/req._050_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/317/req._051_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/320/req._052_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/330/req._053_2018_ver._wolmar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/335/req._054_2018_bancadas_pdt_pp_e_pmdb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2018/343/req._055_2018_-_ver._wolmar_-_votos_congratulaco_BQlbgVh.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>