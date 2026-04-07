--- v0 (2026-01-08)
+++ v1 (2026-04-07)
@@ -54,65 +54,65 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Documento Recebido</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/374/oficio_001_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/374/oficio_001_2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 001/2019_x000D_
 Encaminha o seguintes Projetos de Lei: Projeto de Lei n.º 001/2019, que "Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 74.964,00"; Projeto de Lei n.º 002/2019, que "Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 197.052,00"; e Projeto de Lei n.º 003/2019, que "Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 95.970,00"._x000D_
 Atenciosamente, Roberto Carlos Boff Turchiello, Prefeito Municipal.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 002/2019_x000D_
 Convoca para a realização de uma Sessão Extraordinária, com fundamento no art. 18 da Lei Orgânica, para o dia 09 de janeiro de 2019, com finalidade de deliberar sobre os Projetos de Lei adiante nominados:_x000D_
 PROJETO DE LEI N.º 004/2019, o qual "Autoriza a contratação de Médico para a Unidade Básica de Saúde"._x000D_
 PROJETO DE LEI N.º 005/2019, o qual "Autoriza a contratação temporária de Médico Ginecologista e Obstetra". _x000D_
 Atenciosamente, Roberto Carlos Boff Turchielo, Prefeito Municipal.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Encaminha os seguintes Projetos de Lei:_x000D_
 PROJETO DE LEI N.º 008/2019 - "ACRESCE CARGOS DE MONITOR SOCIAL AO QUADRO DE CARGOS DE PROVIMENTO EFETIVO".; e PROJETO DE LEI N.º 009/2019 - "AUTORIZA PRORROGAÇÃO DE CONTRATOS TEMPORÁRIOS DE OPERADOR DE MÁQUINAS".</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -131,3113 +131,3113 @@
     <t>5</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n.º 012/2019_x000D_
 _x000D_
 Encaminha o Projeto de Lei n.º 012/2019, que "Autoriza a prorrogação de contrato temporário de Agente de Combate de Endemias"</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n.º 019/2019_x000D_
 _x000D_
 Encaminha o Projeto de Lei n.º 013/2019, que "Reedita o Programa Municipal Calcário para Todos".</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/411/022_-_camara_-_convocaextraordinaria_pl_014.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/411/022_-_camara_-_convocaextraordinaria_pl_014.pdf</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n.º 022/2019_x000D_
 _x000D_
 Convoca para a realização de Sessão Extraordinária, para o dia 14 de março do corrente ano, tendo como finalidade deliberar sobre o Projeto de Lei n.º 014/2019, que "Autoriza a abertura de crédito adicional especial - BADESUL"</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/431/025_-_camara_-_encaminha_pl_015.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/431/025_-_camara_-_encaminha_pl_015.2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 015/2019, que "Autoriza a contratação temporária de Profissional de Educação Física."</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Encaminha os seguintes Projetos de Lei: - Projeto de Lei n.º 016/2019, que "ALTERA A LEI MUNICIPAL Nº 3.253/2018, QUE DISPÕE SOBRE O VALE ALIMENTAÇÃO"; e Projeto de Lei n.º 017/2019, que "AUTORIZA O EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019, NO VALOR DE R$ 500,00. "</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/461/of._040_2019_convocacao_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/461/of._040_2019_convocacao_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 040/2019, que convoca para Sessão Extraordinária para apreciação dos seguintes Projetos de Lei:_x000D_
 PROJETO DE LEI N.º 021/2019 - "Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 250.000,00"_x000D_
 PROJETO DE LEI N.º 022/2019 - "Autoriza o Executivo a realizar Termo de Confissão e Parcelamento de Débitos Previdenciários com o seu RPPS."</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ofício da Secretaria de Administração n.º 044/2019 - Encaminha Projeto de Lei Nº 023/2019, o qual “Autoriza a Contratação Temporária de Professor de Ensino Especial”</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ofício da Secretaria de Administração n.º 045/2019 - Encaminha Projeto de Lei n.º 024/2019, que Dispõe sobre o regime de concessão de diárias e_x000D_
 indenização de despesas de viagens ao Prefeito, Vice-Prefeito, servidores e demais colaboradores no âmbito do Poder Executivo do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 050/2019 - encaminha os seguintes Projetos de Lei:_x000D_
 _x000D_
 PROJETO DE LEI N.º 025/2019 - "Autoriza o Município a celebrar Convênio de Cooperação com o Estado/RS e a AGERGS, Contrato de Programa com a CORSAN e dá outras providências._x000D_
 PROJETO DE LEI N.º 026/2019 -  "Autoriza o não ajuizamento e o posterior cancelamento de créditos tributários e não tributários."_x000D_
 PROJETO DE LEI N.º 027/2019 - "Autoriza a contratação temporária de Arquiteto."</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/497/oficio_sma_049.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/497/oficio_sma_049.2019.pdf</t>
   </si>
   <si>
     <t>Retira Projeto de Lei n.º 024/2019</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/514/of_052_covocacao_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/514/of_052_covocacao_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n.º 052/2019, o qual convoca os Vereadores para realização de Sessão Extraordinária , para o dia 24/06/2019, tendo como finalidade a liberação dos seguintes Projetos de Lei:_x000D_
 PROJETO DE LEI N.º 028/2019 - "Concede revisão geral anual aos subsídios do Prefeito, Vice-Prefeito, Vereadores e Secretários"._x000D_
 PROJETO DE LEI N.º 029/2019 - "Concede revisão geral anual à remuneração dos servidores do Município, gratificações, proventos e pensões"._x000D_
 PROJETO DE LEI N.º 030/2019 - "Concede revisão geral anual à remuneração dos servidores da Câmara, gratificações, proventos e pensões"._x000D_
 PROJETO DE LEI N.º 031/2019 - "Autoriza o Executivo Municipal a abrir crédito adicional especial no orçamento de 2019, de R$ 11.800,00".</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/566/062_-_camara_-_encaminha_pl_034.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/566/062_-_camara_-_encaminha_pl_034.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 062/2019, QUE ENCAMINHA O PROJETO DE LEI Nº 034/2019, O QUAL “DISPÕE SOBRE O REGIME DE CONCESSÃO DE DIÁRIAS E INDENIZAÇÃO DE DESPESAS DE VIAGENS AO PREFEITO, VICE-PREFEITO, SERVIDORES E MUNÍCIPES COM ‘MUNUS’ PÚBLICO NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE JAGUARI E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 064/2019, QUE ENCAMINHA O PROJETO DE LEI Nº 035/2019, O QUAL “DA DENOMINAÇÃO ÀS RUAS DO LOTEAMENTO RESIDENCIAL JARDIM DAS PALMEIRAS”.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/573/066_-_camara_-_encaminha_pl_036.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/573/066_-_camara_-_encaminha_pl_036.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 066/2019, QUE ENCAMINHA O PROJETO DE LEI Nº 036/2019, O QUAL “AUTORIZA O EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019, NO VALOR DE R$ 4.241.000,00”</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/631/of_081_2019_convoca_sessao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/631/of_081_2019_convoca_sessao.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, conforme art. 18 da Lei Orgânica, convoca os Senhores(as) Vereadores(as) para Sessão Extraordinária, no dia 30/09/2019, segunda-feira, às 17h, para deliberar os Projetos de Lei n.º 044, n.º 045 e n.º 046/2019.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/689/oficio_smfin_038.2019_-_nova_relacao_da_proposta_dCNkLlw.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/689/oficio_smfin_038.2019_-_nova_relacao_da_proposta_dCNkLlw.pdf</t>
   </si>
   <si>
     <t>Of. n.º 038/2019, da Secretaria Municipal de Finanças  - ALTERAÇÃO NA NOMENCLATURA DE OPERAÇÃO ESPECIAL CONSTANTE NO PROJETO DE LEI N.º 052/2019.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/632/of._sma_no_078.2021_-_retira_projeto_de_lei_n.o_040.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/632/of._sma_no_078.2021_-_retira_projeto_de_lei_n.o_040.2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 078/2019, O QUAL “RETIRA O PROJETO DE LEI N.º 040/2019".</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/643/089_-_camara_-_encaminha_pl_51.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/643/089_-_camara_-_encaminha_pl_51.2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 089/2019, QUE ENCAMINHA PROJETO DE LEI Nº 051/2019, O QUAL TEM POR OBJETIVO "AUTORIZAR O MUNICÍPIO DE JAGUARI A CEDER O USO DE ESPAÇO PÚBLICO PARA A ASSOCIAÇÃO CULTURAL ITALIANA DO VALE DO JAGUARI, DESTINADO A INSTALAÇÃO DE UM MONUMENTO ALUSIVO AO PROJETO LEÃO DE SÃO MARCOS EVANGELISTA, SÍMBOLO DO POVO ITALIANO DA REGIÃO DO VÊNETO, IDEALIZADO PELO COMITATO VÊNETO DO ESTADO DO RIO GRANDE DO SUL".</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo e aos demais membros dessa Colenda Câmara de Vereadores, na oportunidade, vimos encaminhar para apreciação legislativa o Projeto de Lei adiante nominado, precedido de sua mensagem justificativa, como segue: _x000D_
 _x000D_
 PROJETO DE LEI Nº 054/2019, o qual “INTRODUZ ALTERAÇÕES NA LEI MUNICPAL Nº 1.811/1989, QUE INSTITUI O ITBI”.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/686/104_-_camara_-_encaminha_pl_5556e57.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/686/104_-_camara_-_encaminha_pl_5556e57.2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO N.º 104/2019, QUE ENCAMINHA OS SEGUINTES PROJETOS DE LEIS:_x000D_
 - PROJETO DE LEI Nº 055/2019, O QUAL “ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 1.900/1991, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS_x000D_
 SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”;_x000D_
 - PROJETO DE LEI Nº 056/2019, O QUAL “ALTERA DISPOSITIVOS DA LEI MUNICIPAL No 2.435/2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO_x000D_
 MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS” e_x000D_
 -PROJETO DE LEI Nº 057/2019, O QUAL “CONCEDE CONCESSÃO DE USO DE IMÓVEL E EQUIPAMENTOS À COAGRIJAL, MEDIANTE CONTRAPARTIDA”.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/690/of._105_-_convocacao_extraord.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/690/of._105_-_convocacao_extraord.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, conforme art. 18 da Lei Orgânica, convoca os Senhores(as) Vereadores(as) para Sessão Extraordinária, no dia 19/12/2019, Quinta-feira, às 10h, para deliberar os Projetos de Lei n.º 058 e n.º 059/2019.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/699/of._112_convocacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/699/of._112_convocacao.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, conforme art. 18 da Lei Orgânica, convoca os Senhores(as) Vereadores(as) para Sessão Extraordinária, para deliberar o Projeto de Lei n.º 060/2019.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/525/emenda_subst_ao_plpl_005.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/525/emenda_subst_ao_plpl_005.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei de Origem Legislativa n.º 005/2019_x000D_
 _x000D_
 Em razão do estudo desenvolvido por integrantes da Secretaria Municipal de Agricultura, Pecuária e Meio Ambiente, EMATER/RS – ASCAR e Câmara Municipal de Jaguari apresentamos a Emenda Substitutiva ao Projeto de Lei de Origem Legislativa n.º 005/2019, servindo como mensagem principal a original ao Projeto de Lei, eis que embasa a pertinência, a motivação e a justificativa do presente._x000D_
 _x000D_
 Diante do exposto, entendemos pertinente e justificado a Emenda Substitutiva ao Projeto de Lei de Origem Legislativa n.º 005/2019 encarecendo a sua aprovação.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>WOLMAR PICOLI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/373/ind._001_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/373/ind._001_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja realizado estudo sobre a viabilidade de permissão do parcelamento de IPTU em no mínimo 10 parcelas, principalmente para pessoas de baixa renda no Município de Jaguari.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>DAPIEVE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/395/ind._002_2019_dapieve.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/395/ind._002_2019_dapieve.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja realizado estudo para verificar a viabilidade de alteração da data base para a reposição/reajuste salarial dos servidores municipais de junho para janeiro de cada ano, caso haja tal possibilidade, que tal alteração legal seja efetivada o mais breve possível.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar a Mesa Diretora desta Casa Legislativa, que todas as reuniões das Comissões Permanentes e da Comissão de Ética Parlamentar sejam gravadas em áudio.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/403/ind._004_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/403/ind._004_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar a Mesa Diretora desta Casa Legislativa, que seja alterado o Regimento Interno, para que seja realizada na íntegra a leitura das atas das Sessões Plenárias quando da aprovação da mesma.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/429/inf._006_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/429/inf._006_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar a Mesa Diretora desta Casa Legislativa, que as sessões da Câmara Municipal sejam descentralizadas, especialmente que seja realizada uma no Bairro Consolata, uma no 1º distrito, 3º distrito e 4º distrito, bem como oferecer um coquetel aos participantes das sessões, como foram oferecidas até o momento em todas as sessões especiais.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/440/ind._006_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/440/ind._006_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que os órgãos públicos instalados em prédios alugados passem a ocupar as instalações da antiga Escola São José, dispensando assim maiores despesas.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>MAIA DA BORRACHARIA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/441/ind._007_2019_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/441/ind._007_2019_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja construído um banheiro na Praça Gilson Carlos Reginato.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>CÁTINA MONTEIRO</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/451/ind._008_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/451/ind._008_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, reiterar a Indicação Nº 010/2018, a qual indica ao Executivo Municipal que seja realizado estudo e após apresentação de Projeto de Lei para a isenção de IPTU das áreas de preservação permanente (APP) nos terrenos urbanos do Município de Jaguari. Justifica-se tal pedido em razão do inaproveitamento para construção de tais imóveis e a redução dos valores para venda destes.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/469/ind._009_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/469/ind._009_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja realizada uma reunião entre o Secretário Municipal de Administração, Sr. Cevy Rinaldo Tambara Filho e os servidores municipais para prestar esclarecimentos acerca do adicional de insalubridade e periculosidade.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/527/ind._010_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/527/ind._010_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja realizada maior divulgação da Lei Municipal n.º 3.183/2017 e do Art. 117, inciso V, § 4º da Lei Orgânica, os quais tratam sobre a isenção do IPTU em casos específicos.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/576/ind._011_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/576/ind._011_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja realizada a colocação de Containers de Lixo em todos os bairros do Município.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/577/ind._012_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/577/ind._012_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja realizada a colocação de um Container de Lixo na quadra onde se localiza da rodoviária.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/623/ind._013_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/623/ind._013_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, a análise da possibilidade de inclusão, transversalmente, das atividades da Semana Mais Mulher, no sistema municipal de educação.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/624/ind._014_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/624/ind._014_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, a análise da possibilidade de inclusão, transversalmente, nas escolas municipais, da temática sobre os aspectos dos direitos do consumidor, especialmente no mês de setembro; bem como indicar a Mesa Diretora desta Casa Legislativa, que o referido assunto integre o conteúdo didático do Projeto Legislativo vai à Escola.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/636/ind._015_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/636/ind._015_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar a Mesa Diretora desta Casa Legislativa, que realize sessões descentralizadas durante o ano de 2019, especialmente uma em cada distrito do Município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/637/ind._016_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/637/ind._016_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que a passarela construída quando da queda da ponte sobre o Rio Jaguari, seja colocada no Balneário Fernando Schilling, ou ainda, que seja leiloada; visto que a mesma está se deteriorando com o decorrer do tempo.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>ELISÂNGELA PICCOLI DRI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/682/ind._017_2019_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/682/ind._017_2019_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal, a análise do Projeto de Lei em anexo, o qual “Institui a Política Municipal de Desenvolvimento Rural Sustentável da Agricultura Familiar”, para o município de Jaguari.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>DONISETE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/698/ind._018_2019_donisete.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/698/ind._018_2019_donisete.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja realizado um estudo para a continuidade da Rua General Osório sobre os Trilhos da Estação Férrea.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/645/mocao_de_repudio_n.o_001_2019_-_professores_esta_9Ma59OY.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/645/mocao_de_repudio_n.o_001_2019_-_professores_esta_9Ma59OY.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra os Projetos de Lei de Alteração no Plano de Carreira do Magistério Público Estadual, no Estatuto do Servidor Público do Rio Grande do Sul e na Previdência Estadual.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>IGOR ROSA TAMBARA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/648/02_mocao_de_repudio_n.o_002_2019_-_policiais_civ_Bc3OUcQ.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/648/02_mocao_de_repudio_n.o_002_2019_-_policiais_civ_Bc3OUcQ.pdf</t>
   </si>
   <si>
     <t>Moção n.º 002/2019, de Repúdio contra a “Reforma Estrutural” proposta pelo Estado do Rio Grande do Sul, a qual altera o Estatuto do Servidor Público e na Previdência Estadual, especialmente, com relação aos Policiais Civis, Militares e SUSEPE.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/649/mocao_n.o_003_2019_-_emater.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/649/mocao_n.o_003_2019_-_emater.pdf</t>
   </si>
   <si>
     <t>Moção n.º 003/2019 - Moção de Apoio ao trabalho realizado pela EMATER-RS/ASCAR no Estado do Rio Grande do Sul, pleiteando pela sua manutenção e fortalecimento.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer Comissão Permanente</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/422/parecer_cljrf_014_2019_-_plol_004_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/422/parecer_cljrf_014_2019_-_plol_004_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE ORIGEM LEGISLATIVA N.º 004/2019 – “DISCIPLINA A CONCESSÃO DE PATROCÍNIO, NA FORMA DE APOIO CULTURAL À ASSOCIAÇÃO RÁDIO COMUNITÁRIA VALE VERDE – FM E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/418/inf._001_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/418/inf._001_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, o andamento do Projeto “A conquista do ato de ler e escrever”, da Secretaria de Educação do Município.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>PDT</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/419/inf._002_2019_bancada_pdt.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/419/inf._002_2019_bancada_pdt.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, para quem está sendo pago o aluguel do Centro Comunitário do Bairro Sagrado Coração de Jesus, visto que o mesmo está sendo ocupado por uma empresa que está prestando serviço ao Município de Jaguari.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/420/inf._003_2019_bancada_pdt.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/420/inf._003_2019_bancada_pdt.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, o andamento dos trabalhos que buscam a adequação da rede de esgoto do bairro Promorar.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/426/inf._004_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/426/inf._004_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, o motivo pelo qual a Administração Municipal não realizou o pagamento do incentivo financeiro adicional nos anos de 2017 e 2018 aos Agentes Comunitários de Saúde que atuam no Município de Jaguari.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/427/inf._005_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/427/inf._005_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, quantos anos a empresa POLISERVIÇOS LIMANA ocupou o prédio do Município de Jaguari, antigo parque de máquinas, bem como se efetuou o pagamento de aluguéis e quais os valores.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/428/inf._006_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/428/inf._006_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, se a empresa POLISERVIÇOS LIMANA cobrou a passarela instalada quando da queda da Ponte Júlio de Castilhos e qual o valor.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/436/inf._007_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/436/inf._007_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja disponibilizado à Mesa Diretora desta Casa Legislativa, cópia do edital de licitação que selecionou a Empresa para construção de playgrounds no Centro Comunitário do Bairro Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/437/inf._008_2019_jose_nilton.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/437/inf._008_2019_jose_nilton.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, a descrição das despesas quanto da aquisição dos playgrounds para as Praças e os Bairros do Município de Jaguari.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/438/inf._009_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/438/inf._009_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, de onde saiu o recurso para custear as cestas entregues aos atores globais e o valor total da despesa.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/448/pedido_de_prov._011_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/448/pedido_de_prov._011_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, se foi realizado algum procedimento para verificar o motivo da morte dos peixes na Sanga do Curtume; em caso afirmativo qual o resultado dessa análise.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/455/inf._011_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/455/inf._011_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, qual o sistema comprado para ser instalado na Secretaria Municipal de Saúde, bem como o valor e o motivo da aquisição, já que existe o programa E-SUS de forma gratuíta.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/685/inf._012_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/685/inf._012_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, o motivo pelo qual alguns servidores da Secretaria de Obras, recebem o adicional de insalubridade e outros não possuem direito a esse adicional.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/696/inf._013_2019_donisete.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/696/inf._013_2019_donisete.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, se existe previsão de calçamento do restante da Rua Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/695/inf._014_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/695/inf._014_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, quem é o responsável pela fiscalização da soltura de fogos de artifício e artefatos pirotécnicos em nosso Município.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/376/pedido_de_prov._001_2019_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/376/pedido_de_prov._001_2019_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para reparos na Avenida 7 de Setembro, mais precisamente no trecho compreendido entre a rua Ernesto Berger e a rua Maximiliano Cortiana, em virtude de buracos existentes na pista.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/390/pedido_de_prov._002_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/390/pedido_de_prov._002_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para Recuperação da estrada do Panelão.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/391/pedido_de_prov._003_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/391/pedido_de_prov._003_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para manutenção e pintura das faixas de segurança em nossa cidade.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação das estradas do interior de nosso município, principalmente nos travessões, devido à proximidade do início da safra.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/399/pedido_de_prov._005_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/399/pedido_de_prov._005_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para reposição de lâmpadas no interior de nosso município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/400/pedido_de_prov._006_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/400/pedido_de_prov._006_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para funcionamento do poço artesiano na localidade de Pessegueiro, 4º distrito.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/406/pedido_de_prov._007_2019_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/406/pedido_de_prov._007_2019_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação da Rua General Lima, no bairro Mauá e da Rua 18 de Julho, no bairro Consolata.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/424/pedido_de_prov._008_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/424/pedido_de_prov._008_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para melhorias de várias casas no bairro Consolata, as quais se encontram em situações precárias; bem como recuperação da Rua Dezoito de Julho no mesmo bairr</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/425/pedido_de_prov._009_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/425/pedido_de_prov._009_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação do Travessão da Estrada da Linha 6, especialmente entre o bairro Consolata e até o acesso a Av. Dr. Severiano de Almeida, devido a dificuldade de trafegabilidade quando ocorre enchentes no Rio Jaguari.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/439/pedido_de_prov._010_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/439/pedido_de_prov._010_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias diante dos vandalismos acontecidos no Cemitério Municipal.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pedido_de_prov._011_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pedido_de_prov._011_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a verificação das condições da estrutura do pontilhão da Rua Carlos Callegaro, próximo à residência do Sr. José Oli dos Reis.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/456/pedido_de_prov._012_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/456/pedido_de_prov._012_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para solucionar o problema de alagamento na estrada do Salso, na localidade de Rincão dos Alves, 4º distrito.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/457/pedido_de_prov._013_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/457/pedido_de_prov._013_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para implantação de sistema de videomonitoramento nas repartições do Posto de Saúde Central, devido certos acontecimentos que ocorrem no local.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/470/pedido_de_prov._014_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/470/pedido_de_prov._014_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para execução de calçamento no final do trecho da Avenida Severiano de Almeida e no acesso à nova Escola São José.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/528/pedido_de_prov._015_2019_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/528/pedido_de_prov._015_2019_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a construção de Pracinha de Brinquedos e Academia de Ginástica no Bairro Obelisco, assim como foram instaladas nos outros Bairros de Jaguari.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/529/pedido_de_prov._016_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/529/pedido_de_prov._016_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de faixa elevada na Avenida 7 de Setembro em frente ao Posto de Combustível Lovato.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/530/pedido_de_prov._017_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/530/pedido_de_prov._017_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de banheiros na Praça Gilson Carlos Reginatto.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/537/pedido_de_prov._018_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/537/pedido_de_prov._018_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias quanto à realização de uma análise técnica da ponte Júlio de Castilhos, frente à danificação do reboco.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/539/pedido_de_prov._019_2019_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/539/pedido_de_prov._019_2019_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de abrigo na parada de ônibus entre a Rua Carlos Gomes e Rua Júlio de Castilhos, no bairro Riveira.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/540/pedido_de_prov._020_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/540/pedido_de_prov._020_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para ampliação do abrigo do ponto de táxi, na rodoviária.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/553/pedido_de_prov._021_2019_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/553/pedido_de_prov._021_2019_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de faixa elevada na Avenida Daltro Filho, próximo ao Galpão Gaúcho.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/565/pedido_de_prov._022_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/565/pedido_de_prov._022_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para oportunizar acessibilidade às pessoas com deficiências nas arquibancadas do Ginásio Municipal.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>VALDEMAR VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/592/pedido_de_prov._023_2019_valdemar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/592/pedido_de_prov._023_2019_valdemar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Colocação de duas (02) cargas de cascalho próximo a entrada da propriedade de Valmor Dal’Osto;_x000D_
 •	Colocação de duas (02) cargas de cascalho na estrada de São Luiz - Potreiro Grande, sendo uma logo após a entrada, em uma baixada e outra após a igreja._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/593/pedido_de_prov._024_2019_valdemar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/593/pedido_de_prov._024_2019_valdemar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para colocação de um redutor de velocidade, na Rua Júlio de Castilhos, próximo ao trevo de acesso do Município, conforme abaixo-assinado em anexo._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/684/pedido_de_prov._025_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/684/pedido_de_prov._025_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja realizado um estudo para revisão do valor do IPTU e da Taxa de Lixo, as quais estão muito elevadas.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/694/pedido_de_prov._026_2019_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/694/pedido_de_prov._026_2019_maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para colocação de Faixa de Segurança na Rua General Osório, entre o Bar do Moacir e o Cartório Eleitoral; bem como normatizar o estacionamento em forma de oblíquo na Rua Dr. Edu Marchiori da Silveira, ente as Ruas José Bonifácio e General Osório.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/697/ind._018_2019_donisete.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/697/ind._018_2019_donisete.doc</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COFCP - Comissão de Orçamento Finanças e Contas Públicas</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_decreto_legislativo_n.o_001_2019_-_co_ig0kW4k.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_decreto_legislativo_n.o_001_2019_-_co_ig0kW4k.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas do Executivo Municipal de Jaguari, referente ao Exercício Financeiro de 2016.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_001_2019_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_001_2019_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 74.954,00</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_002_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_002_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 197.052,00</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_003_2019_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_003_2019_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 95.970,00</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_no_004_2019_autoriza_a_contrataca_8Q5pfZn.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_no_004_2019_autoriza_a_contrataca_8Q5pfZn.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE MÉDICO PARA A UNIDADE BÁSICA DE SAÚDE”</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_lei_no_005_2019_autoriza_a_contrataca_YWA2ek2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_lei_no_005_2019_autoriza_a_contrataca_YWA2ek2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE MÉDICO GINECOLOGISTA E OBSTETRA”</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/384/pl_006.2019_revisaosalarialmagisterio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/384/pl_006.2019_revisaosalarialmagisterio.pdf</t>
   </si>
   <si>
     <t>“CONCEDE AUMENTO REAL AO QUADRO DO MAGISTÉRIO  E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/385/pl_007.2019_altera_bolsa_estagiario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/385/pl_007.2019_altera_bolsa_estagiario.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS VALORES DA BOLSA AUXÍLIO A ESTAGIÁRIOS PREVISTA NA LEI MUNICIPAL Nº 2.698/2009”</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>"ACRESCE CARGOS DE MONITOR SOCIAL AO QUADRO DE CARGOS DE PROVIMENTO EFETIVO".</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>"AUTORIZA PRORROGAÇÃO DE CONTRATOS TEMPORÁRIOS DE OPERADOR DE MÁQUINAS".</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/396/pl_010_2019_creditoespecial_-_elem_desp_radio_co_OMkF0BY.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/396/pl_010_2019_creditoespecial_-_elem_desp_radio_co_OMkF0BY.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2019, de R$ 13.500,00."</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/397/pl_011_2019_creditosuplementar_-_rede_de_gas_do_hcj.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/397/pl_011_2019_creditosuplementar_-_rede_de_gas_do_hcj.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 197.052,00."</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/413/pl_012.2019_prorrogacontratoendemias.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/413/pl_012.2019_prorrogacontratoendemias.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação de contrato temporário de Agente de Combate a Endemias".</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/414/pl_013.2019_reeditaprogramacalcarioparatodos.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/414/pl_013.2019_reeditaprogramacalcarioparatodos.pdf</t>
   </si>
   <si>
     <t>"Reedita o Programa Municipal Calcário para Todos".</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2019, no valor de R$ 1.500.000,00"</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/423/pl_015.2019_contratacao_educadorfisico.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/423/pl_015.2019_contratacao_educadorfisico.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Profissional de Educação Física.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 3.253/2018, que dispõe sobre o Vale Alimentação.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Abrir Crédito Adicional Especial no Orçamento de 2019, no valor de R$500,00.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/443/pl_018.2019_altera_art._45-a_lei_2.345_-_magisterio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/443/pl_018.2019_altera_art._45-a_lei_2.345_-_magisterio.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 45-A da Municipal nº 2.435/2003, que dispõe sobre o Plano de Carreira do Magistério.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/444/pl_019.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/444/pl_019.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza a permuta de bem imóvel do Município por imóvel de Angelina Verena Dal’Osto de Oliveira e  Sonia Margarida Dal’Osto Minuzzi, com pagamento da diferença, autoriza a abertura de crédito especial e dá outras providências"</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/449/pl_020.2019__altera_comtur_cria_fumtur.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/449/pl_020.2019__altera_comtur_cria_fumtur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Conselho Municipal de Turismo, cria o Fundo Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/462/pl_021.2019_creditoespecial-prediocras.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/462/pl_021.2019_creditoespecial-prediocras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 021/2019 - Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2019, de R$ 250.000,00</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/463/pl_022.2019_parcelamento_funprev.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/463/pl_022.2019_parcelamento_funprev.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 022/2019 - Autoriza o Executivo a realizar Termo de Confissão e Parcelamento de Débitos Previdenciários com o seu RPPS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/464/pl_023.2019_contratacao-profoensinoespecial.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/464/pl_023.2019_contratacao-profoensinoespecial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 023/2019 - "Autoriza a contratação temporária de professor de Ensino Especial".</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/496/pl_024.2019_diariasprefeitoservidores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/496/pl_024.2019_diariasprefeitoservidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de concessão de diárias e indenização de despesas de viagens ao Prefeito, Vice-Prefeito, servidores e demais colaboradores no âmbito do Poder Executivo do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/498/pl_025.2019_conveniocooperacaocorsan.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/498/pl_025.2019_conveniocooperacaocorsan.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a celebrar Convênio de Cooperação com o Estado/RS e a AGERGS, Contrato de Programa com a CORSAN e dá outras providências."</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/499/pl_026.2019_dispensaexecucaofiscal.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/499/pl_026.2019_dispensaexecucaofiscal.pdf</t>
   </si>
   <si>
     <t>Autoriza o não ajuizamento e o posterior cancelamento de créditos tributários e não tributários.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_de_lei_n.o_027.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_de_lei_n.o_027.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Arquiteto.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/515/pl_028.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/515/pl_028.2019.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual aos subsídios do Prefeito, Vice-Prefeito, Vereadores e Secretários"</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/516/pl_029.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/516/pl_029.2019.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual à remuneração dos servidores do Município, gratificações, proventos e pensões"</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/517/pl_030.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/517/pl_030.2019.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual à remuneração dos servidores da Câmara, gratificações, proventos e pensões"</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/518/pl_031.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/518/pl_031.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a abrir crédito adicional especial no orçamento de 2019, de R$ 11.800,00"</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/551/pl_032.2019_contratomedico-ubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/551/pl_032.2019_contratomedico-ubs.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE MÉDICO ESF</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/552/pl_033.2019_incetivoagriculturafamiliar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/552/pl_033.2019_incetivoagriculturafamiliar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER INVENTIVO AOS PRODUTORES DA AGRICULTURA FAMILIAR E DA AGROINDÚSTRIA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/568/pl_034.2019_diariasprefeitoservidores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/568/pl_034.2019_diariasprefeitoservidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de concessão de diárias e indenização de despesas de viagens ao Prefeito, Vice-Prefeito, servidores e munícipes com munus público no âmbito do Poder Executivo do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/574/pl_035.2019__ruas_loteamento_jardim_das_palmeiras.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/574/pl_035.2019__ruas_loteamento_jardim_das_palmeiras.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS RUAS DO LOTEAMENTO RESIDENCIAL JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/575/pl_036.2019_creditoespecial_-_avancar_cidades.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/575/pl_036.2019_creditoespecial_-_avancar_cidades.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL ORÇAMENTO DE 2019, NO VALOR DE R$ 4.241.000,00.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/585/pl_037_2019_-.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/585/pl_037_2019_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a abrir crédito adicional especial no orçamento 2019, no valor de R$ 4.240.999,94.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/586/pl_038.2019_prorrogacontratomedicoubs_correto.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/586/pl_038.2019_prorrogacontratomedicoubs_correto.doc</t>
   </si>
   <si>
     <t>“AUTORIZAR A PRORROGAÇÃO DO CONTRATO TEMPORÁRIO DE MÉDICO UBS”</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_039_2019_-_ldo_2020_-_final.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_039_2019_-_ldo_2020_-_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020 (Lei das Diretrizes Orçamentárias - LDO/2020).</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/594/pl_040.2019_permissao_uso_-_ctg.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/594/pl_040.2019_permissao_uso_-_ctg.pdf</t>
   </si>
   <si>
     <t>“AUTORIZAR O PODER EXECUTIVO MUNICIPAL A DAR EM PERMISSÃO GRATUITA DE USO AO C.T.G. INVERNADA DO CHAPADÃO, UMA ÁREA DE TERRAS DE PROPRIEDADE  DO MUNICÍPIO”</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/595/pl_041.2019_contratacao-tecenfermagem.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/595/pl_041.2019_contratacao-tecenfermagem.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE TÉCNICO DE ENFERMAGEM”</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/596/pl_042.2019_criamicrodistritoindustrial.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/596/pl_042.2019_criamicrodistritoindustrial.pdf</t>
   </si>
   <si>
     <t>“CRIA O MICRO DISTRITO INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/597/pl_043.2019_creditoespecial_-_centro_comunitario_varzea.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/597/pl_043.2019_creditoespecial_-_centro_comunitario_varzea.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2018, no valor de R$ 102.965,55”.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/626/pl_044.2019_gratificacaoeleicaoconselhotutelar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/626/pl_044.2019_gratificacaoeleicaoconselhotutelar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder auxílio financeiro para colaboradores na eleição do Conselho Tutelar 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/627/pl_045.2019_altera_no_constutelaressuplentes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/627/pl_045.2019_altera_no_constutelaressuplentes.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do art. 40 da Lei Municipal nº 2.977/2013, que dispõe sobre a Política Municipal de Proteção dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/628/pl_046.2019_altera_loteamento_parizi.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/628/pl_046.2019_altera_loteamento_parizi.pdf</t>
   </si>
   <si>
     <t>Dá denominação às vias públicas do Loteamento Residencial Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/634/pl_047_e_048.2019_alienacao_bens.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/634/pl_047_e_048.2019_alienacao_bens.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 047/2019, o qual "Autoriza o Município a alienar cinco imóveis integrantes do Micro Distrito Industrial e dá outras providências".</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/635/pl_047_e_048.2019_alienacao_bens.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/635/pl_047_e_048.2019_alienacao_bens.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 048/2019, o qual "Desafeta bem imóvel, autoriza a sua alienação e dá outras providências".</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/641/pl_049.2019_veiculostransporteescolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/641/pl_049.2019_veiculostransporteescolar.pdf</t>
   </si>
   <si>
     <t>PROJETO  DE  LEI  N° 049/2019, o qual "Dispõe sobre os veículos em serviço de transporte coletivo escolar e dá outras providências".</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/642/pl_050.2019_creditoespecial_-_veiculo_e_bens_saude.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/642/pl_050.2019_creditoespecial_-_veiculo_e_bens_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2019, no valor de R$ 100.000,00</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/644/pl_051.2019_monumentosaomarcos.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/644/pl_051.2019_monumentosaomarcos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber monumento em doação, a sua construção em espaço público e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/647/pl_052.2019_projeto_de_lei_loa_2020_completo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/647/pl_052.2019_projeto_de_lei_loa_2020_completo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 052/2019 - Estima a Receita e fixa a Despesa do Município de JAGUARI (RS) para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/646/pl_053.2019_revoga_art._64_fg_vencimento.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/646/pl_053.2019_revoga_art._64_fg_vencimento.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 053/2019 - "REVOGA O ART. 64 DA LEI MUNICIPAL N° 1.900, DE 27.06.1991, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES"</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/651/pl_054.2019_altera_lei_1.811_-_itbi.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/651/pl_054.2019_altera_lei_1.811_-_itbi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N.º 054/2019, o qual "Introduz alterações na Lei Municipal nº 1.811/1989, que institui o ITBI".</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/687/pl_055.2019_servidores-compensacaohorario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/687/pl_055.2019_servidores-compensacaohorario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 055/2019 - "Altera dispositivos da Lei Municipal n° 1.900/1991, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município e dá outras providências".</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/688/pl_056.2019_magisterio-contratotemporario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/688/pl_056.2019_magisterio-contratotemporario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 056/2019 - "Altera dispositivos da Lei Municipal nº 2.435/2003, que dispõe sobre o Plano de Carreira do Magistério e dá outras providências".</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/691/pl_057.2019_concessaousocoagrijalxcomodato.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/691/pl_057.2019_concessaousocoagrijalxcomodato.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão Onerosa de Uso de imóvel e equipamentos à COAGRIJAL, mediante contrapartida.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/692/pl_058.2019_parcelamento_funprev.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/692/pl_058.2019_parcelamento_funprev.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a realizar Termo de Confissão e Parcelamento de Débitos Previdenciários com o seu RPPS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/693/pl_059.2019_creditoespecial_-_encargos_folha.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/693/pl_059.2019_creditoespecial_-_encargos_folha.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2019, de R$ 177.641,74.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/700/pl_060.2019_credito_adicional_pre_sal.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/700/pl_060.2019_credito_adicional_pre_sal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2019, de R$ 558.241,40.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/701/pl_061.2019__ruas_loteamento_schop_stangherlin.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/701/pl_061.2019__ruas_loteamento_schop_stangherlin.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 061/2019 - "Dá denominação às Ruas do Loteamento Residencial Novo Horizonte".</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>PLIL</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_de_iniciativa_legislativa_n.o_001_uMuhZG5.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_de_iniciativa_legislativa_n.o_001_uMuhZG5.pdf</t>
   </si>
   <si>
     <t>Este Projeto de Lei de Origem Legislativa tem como objetivo proibir o manuseio, utilização, queima e soltura de fogos de artifício e artefatos pirotécnicos que possuem estampido no âmbito do Município de Jaguari, pois o simples ato de soltar fogos, pode acarretar danos à comunidade, como a crueldade contra crianças, idosos e animais, assim como danos ao patrimônio público e privado, poluição sonora, poluição do ar prejudicando a saúde pública, colocando em risco, a vida das pessoas e animais, perturbação da paz entre outros, feriando as leis ambientais e constituindo em contravenção penal.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_de_iniciativa_legislativa_n.o_002_2018_-.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_de_iniciativa_legislativa_n.o_002_2018_-.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 4º DA LEI MUNICIPAL N.º 3.117, DE 05.07.2016, QUE DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES MUNICIPAIS PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/386/plol_n.o_003_2019_-__pc_servidores_da_camara_-_r_3nzcBcp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/386/plol_n.o_003_2019_-__pc_servidores_da_camara_-_r_3nzcBcp.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Carreira dos Servidores da Câmara Municipal de Jaguari, institui o respectivo Quadro de Cargos e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_de_iniciativa_legislativa_n.o_004_CSID1yT.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_de_iniciativa_legislativa_n.o_004_CSID1yT.pdf</t>
   </si>
   <si>
     <t>“Disciplina a Concessão de Patrocínio, na forma de Apoio Cultural, à Associação Rádio Comunitária Vale Verde – FM e dá outras providências”.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Cria o Programa Composta Jaguari para incentivo à prática de compostagem de resíduos orgânicos domésticos em domicílios, instituições públicas ou privadas e condomínios residenciais.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/512/plil_n.o_006_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/512/plil_n.o_006_2019.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 1º da Lei Municipal n.º 727, de 28/10/1965."</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/513/plil_n.o_007_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/513/plil_n.o_007_2019.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal de ações voltadas a disseminação do conhecimento jurídico nas Escolas de Ensino Médio e Fundamental – séries finais e de Ensino Médio - sobre aspectos básicos de Direito do Consumidor e ações voltadas a Lei Maria da Penha e Lei do Feminicídio."</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_de_iniciativa_legislativa_n.o_008_9tWQCHr.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_de_iniciativa_legislativa_n.o_008_9tWQCHr.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de ações voltadas à Lei Maria da Penha e Lei do Feminicídio nas Escolas de Ensino Fundamental e Médio do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei_de_iniciativa_legislativa_n.o_009_SQXv2Q0.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei_de_iniciativa_legislativa_n.o_009_SQXv2Q0.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de ações voltadas à disseminação do conhecimento da Lei de Proteção ao Consumidor nas Escolas de Ensino Fundamental e Médio do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_de_iniciativa_legislativa_n.o_010_TvvkrAu.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_de_iniciativa_legislativa_n.o_010_TvvkrAu.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Idoso no Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CEP - COMISSÃO DE ÉTICA PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_resolucao_n.o_01_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_resolucao_n.o_01_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o arquivamento de representação por quebra de decoro parlamentar tramitado na Comissão de Ética Parlamentar desta Câmara Municipal, contra a Vereadora Elisângela Piccoli Dri".</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_resolucao_n.o_02_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_resolucao_n.o_02_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de licença não remunerada ao Vereador Valdemar Valente.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/508/projeto-de-resolucao-n.o-003-2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/508/projeto-de-resolucao-n.o-003-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação, estrutura e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de Jaguari."</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/570/projeto_de_resolucao_n.o_04_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/570/projeto_de_resolucao_n.o_04_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Jaguari a repassar ao Executivo Municipal o valor de R$100.000,00.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/680/resolucao_n.o_005_2019_-_devolucao_de_valores_e__o2vVl6a.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/680/resolucao_n.o_005_2019_-_devolucao_de_valores_e__o2vVl6a.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO N.° 005, DE 31 DE OUTUBRO DE 2019._x000D_
 _x000D_
 Autoriza o Legislativo Municipal de Jaguari a repassar ao Executivo Municipal o valor de R$ 1.000,00 e Dotação Orçamentária.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_de_resolucao_n.o_06_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_de_resolucao_n.o_06_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de sanção de suspensão temporária do mandato por 60 (sessenta) dias, prevista no artigo 6º, inciso III e nos termos do artigo 10, incisos I e II, ambos do Código de Ética Parlamentar, situação apurada através do Processo de Ética n.º 001/2019, da Comissão de Ética Parlamentar desta Câmara Municipal, por representação efetivada contra a Vereadora Cátina Monteiro Frescura.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/387/req._001_2019_ver._catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/387/req._001_2019_ver._catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT vem diante de Vossa Excelência, requerer à Mesa Diretora desta Casa Legislativa, nos termos regimentais, a realização de reunião de Audiência Pública neste Poder Legislativo para discutir o tema: “Reclamações constantes quanto a demora no atendimento nos casos de falta de energia sob responsabilidade da Concessionária RGE Distribuidora de Energia.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/388/req._002_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/388/req._002_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa   N.º 001/2019, o qual “Disciplina a Concessão de Patrocínio, na forma de Apoio Cultural, à Associação Rádio Comunitária Vale Verde – FM e dá outras providências”, conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/405/req._003_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/405/req._003_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, cópia dos empenhos com os valores disponibilizados aos Vereadores através de diárias, nas legislaturas de 1989/1992, 1993/1996 e 1997 a 2000.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/404/req._004_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/404/req._004_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja publicada na íntegra todas as proposições apresentadas pelos Vereadores, no espaço reservado à Câmara Municipal no “Jornal o Jaguar”.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/416/req._005_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/416/req._005_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, conforme o artigo 69 do Regimento Interno, que seja instaurada Comissão Parlamentar de Inquérito com a finalidade de investigar a causa da morte de tantos peixes na “Sanga do Curtume”, após o dia 05 de março de 2019.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/417/req._006_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/417/req._006_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, cópia integral do Processo Licitatório no Carnaval de Rua 2019.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/430/req._007_2019_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/430/req._007_2019_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do PP, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações à Escola Municipal São José, pela passagem dos vinte e seis anos de sua fundação, ocorridos no dia 16 de março do corrente ano; à Escola Municipal Presidente Getúlio Vargas, pela passagem dos cinquenta e sete anos de sua fundação, ocorridos no dia 02 de março do corrente ano; à Escola Estadual Guilhermina Javorski, pela passagem dos trinta e quatro anos de sua fundação, ocorridos no dia 26 de março; e à Escola Estadual de Ensino Médio Ijucapirama, pela passagem dos oitenta e cinco anos de sua fundação, ocorridos no dia 14 de março; pois, são instituições de ensino que transmitem o legado de uma aprendizagem útil voltada para o crescimento global e harmônico do educando, imprescindível ao ser humano para a escolha do seu rumo na trajetória da sua existência.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/442/req._008_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/442/req._008_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações à Rádio Jaguari, pela passagem dos sessenta e seis anos de sua fundação, ocorridos no dia 15 de abril do corrente ano.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/445/req._009_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/445/req._009_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, Setor Contábil, demonstrativo de movimentação de recursos orçamentários do elemento da despesa 3.3.90.10.15.00.00.00.0001, destinado a suprir despesas de “Material para _x000D_
 Festividades e Homenagens”, do Gabinete do Prefeito, cuja dotação inicial corresponde ao montante de R$ 35.000,00 no ano corrente.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/446/req._010_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/446/req._010_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, a relação dos médicos que prestam atendimento no Posto de Saúde Central, bem como, a escala de trabalho de cada um deles.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/452/req._011_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/452/req._011_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações à Cooperativa Agrária São José Ltda, pela inauguração da ampliação do Supermercado São José, o qual conta com um espaço amplo, moderno e acolhedor, construído com o que há de mais inovador, pensando em seus cliente._x000D_
 Postula, igualmente, seja encaminhado ofício ao interessado, comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/453/req._012_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/453/req._012_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações ao Executivo Municipal de Capão do Cipó, por ocasião da organização e realização da 6ª Feira Agropecuária, comercial, Cultural, de Serviços, Artesanato e Tecnologia - EXPOCIPÓ, que ocorreu de 24 a 28 de abril de 2019, na cidade de Capão do Cipó/RS._x000D_
 Postula, igualmente, seja encaminhado ofício ao interessado, comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/454/req._013_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/454/req._013_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, relatório de todas as despesas da Secretaria Municipal de Desenvolvimento Social e Cidadania, especialmente com pessoal, aluguel, água, luz, telefone, combustível e manutenção de veículos. Requer ainda informações do valor montante de investimentos de recursos próprios na área social do Município e onde foi utilizado.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/458/req._014_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/458/req._014_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que convoque o Prefeito Municipal, Vice-Prefeito Municipal, Secretário Municipal de Finanças, Assessor de Impressa e o motorista que transportou as cestas, a fim de realizar uma acareação, preferencialmente em sessão ordinária, para tratar sobre o empenho no valor de R$ 4.175,00, referente à compra das cestas oferecidas aos atores globais.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/459/req._015_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/459/req._015_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado a Mesa Diretora o responsável pela fiscalização do contrato existente entre o Município de Jaguari e a empresa que administra o Hospital de Caridade de Jaguari.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/460/req._016_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/460/req._016_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora, relação de diárias recebidas pelos  Vereadores, nos anos de 2017, 2018 e 2019.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/489/req._017_2019_dapieve.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/489/req._017_2019_dapieve.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações ao Sindicato dos Trabalhadores Rurais de Jaguari e ao Grupo de Mulheres Unidas por um Ideal, pela organização e realização do 9º Encontro Municipal de Trabalhadoras Rurais de Jaguari, que aconteceu no dia 25 de maio do corrente ano, na localidade da Linha 7 Carlos Gomes._x000D_
 Tal reconhecimento se faz necessário aos idealizadores do encontro, pois eventos dessa magnitude valorizam as Mulheres Trabalhadoras Rurais, as quais muito contribuem para o desenvolvimento de nosso município._x000D_
 Postula, igualmente, seja encaminhado ofício ao interessado, comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/490/req._018_2019_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/490/req._018_2019_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa N.º 005/2019, o qual “Cria o Programa Composta Jaguari para incentivo à prática de compostagem de resíduos orgânicos domésticos em domicílios, instituições públicas ou privadas e condomínios residenciais.”, conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/495/req._019_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/495/req._019_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, relação de todos os médico que_x000D_
 prestam atendimentos na Secretária de Saúde de Jaguari, bem como a especialidade, carga horária e local de atendimento de cada um deles.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/493/req._020_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/493/req._020_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, relação de todos os médicos que prestam atendimentos no Hospital de Caridade de Jaguari, inclusive os médicos plantonistas, bem como a especialidade e carga horária de cada um eles.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/494/req._021_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/494/req._021_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado qual a função exerce na Administração Municipal, o Servidor Antônio Carlos Dapieve.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/509/req._022_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/509/req._022_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa    N.º 006/2019, o qual “Altera o artigo 1º da Lei Municipal n.º 727, de 28/10/1965”, conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/510/req._023_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/510/req._023_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado quem é o engenheiro responsável pela construção da faixa elevada de segurança instalada na Rua Júlio de Castilho, entrada para o bairro Cohab.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/511/req._024_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/511/req._024_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa    N.º 007/2019, o qual “Institui a Semana Municipal de ações voltadas a disseminação do conhecimento jurídico nas Escolas de Ensino Médio e Fundamental – séries finais e de Ensino Médio - sobre aspectos básicos de direito do consumidor e ações voltadas a Lei Maria da Penha e Lei do Feminicídio”; conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/526/req._025_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/526/req._025_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado a Mesa Diretora, relação de todos(as) os(as) Secretários(as) de Educação do Município de Jaguari, no exercício dos mandatos do Ex- Prefeito Ivo José Patias.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/532/req._026_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/532/req._026_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado quais as atividades desempenhadas pelo Sr. Lucas Denardi Cattelan, Vice-Prefeito do Município. Requer se seja informado ainda, se o mesmo recebe subsídio do Município de Jaguari e do Município de São Vicente do Sul.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/533/req._027_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/533/req._027_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado onde foi usado o recurso financeiro oriundo da venda dos túmulos do Cemitério Municipal.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/534/req._028_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/534/req._028_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, cópia da Nota Fiscal de transporte emitida pela empresa que efetuou a venda das cestas, do dia em que as mesmas foram entregues aos artistas da Globo, bem como o comprovante de pagamento das referidas.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/535/req._029_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/535/req._029_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja oferecida informações sobre o carro que se encontra na garagem do prédio do Museu Municipal, o qual se encontra no mesmo lugar há mais de um ano, segundo informações de pessoas da comunidade.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/536/req._030_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/536/req._030_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Judiciário, que seja informado o andamento do processo n.º 107/2.14.0000761-6.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/541/req._031_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/541/req._031_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja informado o motivo que o Sr. Gerson Dri e a Srª. Marzane Fiorin Santolin estão frequentemente nas salas funcionais da Câmara Municipal, as quais são restritas aos funcionários e Vereadores.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/542/req._032_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/542/req._032_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja informado o motivo pelo qual o Presidente deste Legislativo, não atendou o pedido de patrocínio para a Feicoagro, já que está é uma feira é de grande importância de desenvolvimento para o Município.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/543/req._033_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/543/req._033_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja informado o valor mensal do contrato existente entre o Poder Legislativo e o Jornal “O Jaguar”.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/544/req._034_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/544/req._034_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, o valor mensal do contrato existente entre o Município de Jaguari e o Jornal “O Jaguar”.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/545/req._035_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/545/req._035_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, o motivo pelo qual o Município continua gastando altos valores com alugueis, sendo que existem vários prédios públicos desocupados no Município.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/546/req._036_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/546/req._036_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja informado o motivo pelo qual durante este ano não ocorreu nenhuma sessão descentralizada, especialmente no interior deste Município, as quais foram solicitadas pelo Vereador Wolmar no início do ano.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/547/req._037_2019_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/547/req._037_2019_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, especialmente da Secretaria de Agricultura, Pecuária e Meio Ambiente, que seja informado o motivo pelo qual a Bancada do PDT não foi convidada para participar do Encontro dos Produtores de Tabaco, ocorrido no último dia 16 de julho, na localidade de Linha 15.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/548/req._038_2019_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/548/req._038_2019_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Universidade Federal de Santa Maria, que seja informado quantos alunos do Município de Jaguari colaram grau nos últimos 10 anos nesta Instituição de Ensino, bem como o curso e as formas de ingresso.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/549/req._039_2019_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/549/req._039_2019_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer ao Departamento de Trânsito do Rio Grande do Sul, que seja informado o número de carros emplacados no Município de Jaguari.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/550/req._040_2019_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/550/req._040_2019_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado o valor arrecadado pelo Município através do Imposto sobre a Propriedade de Veículos Automotores – IPVA, durante o ano de 2019.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/569/req._041_2019_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/569/req._041_2019_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações ao Clube União de Jaguari, pela passagem dos cento e vinte quatro anos de sua fundação, ratificando os propósitos empreendidos pelos visionários fundadores no dia 28 de julho de 1895. Tal entidade tornou-se referência social, recreativa, cultural e esportiva da comunidade jaguariense e do Estado do Rio Grande do Sul. O Clube União é mais antigo que o próprio Município de Jaguari, estando no rol dos grandes clubes sociais, destacando-se por sua ampla estrutura física e por seu Setor Esportivo, o qual promove anualmente o tradicional Torneio Internacional de Bochas, atendendo às necessidades e os anseios da nossa comunidade. Portanto, torna-se necessário o reconhecimento do trabalho, da dedicação e do esforço de seus associados e diretoria.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/567/req._042_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/567/req._042_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado a Mesa Diretora desta Casa Legislativa, onde se encontra a máquina de cortar papel que era utilizada pela Associação dos Recicladores Profetas da Ecologia de Jaguari.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/578/req._043_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/578/req._043_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa    N.º 008/2019, o qual “Institui a Semana Municipal de ações voltadas à Lei Maria da Penha e Lei do Feminicídio nas Escolas de Ensino Fundamental e Médio do Município de Jaguari e dá outras providências”; conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/579/req._044_2019_catina_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/579/req._044_2019_catina_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa    N.º 009/2019, o qual “Institui a Semana Municipal de ações voltadas à disseminação do conhecimento da Lei de Proteção ao Consumidor nas Escolas de Ensino Fundamental e Médio do Município de Jaguari e dá outras providências”; conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/587/req._045_2019_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/587/req._045_2019_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações aos associados, funcionários e diretoria do Sindicato dos Trabalhadores Rurais de Jaguari, pela passagem dos cinquenta e sete anos de sua fundação, ocorrida no dia 26 de agosto de 1962, ratificando os propósitos empreendidos pelos visionários fundadores e pelo patrono Padre Nelson Friederich. Tal entidade sindical constitui uma referência no Município de Jaguari, na defesa dos direitos dos trabalhadores rurais, no fomento da agricultura familiar e na promoção do bem estar das famílias rurais. A promoção dos princípios, valores e visão sindical trazem a comunidade jaguariense um imenso orgulho, por esta atuante entidade, a qual se destaca como referência sindical em todo o território nacional.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/588/req._046_2019_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/588/req._046_2019_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações a diretoria e aos associados da Associação Comercial e Industrial de Jaguari, pela organização e realização da 13ª FEICOAGRO – Feira Industrial, Comercial, de Serviços e Agropecuária de Jaguari, que se realizou de   15 a 18 de agosto de 2019. Parabenizamos a empreendedora iniciativa de retornar com essa importante Feira Regional, a qual contou com expressivo número de expositores e visitantes, tornando-se mais uma vez, uma atração turística para o Vale do Jaguari. Eventos desta magnitude engrandecem e fortalecem nossa cidade. Portanto, torna-se necessário o reconhecimento do trabalho, da dedicação e do esforço da diretoria, associados e organizadores da Associação Comercial e Industrial de Jaguari.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/590/req._047_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/590/req._047_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado a Mesa Diretora desta Casa Legislativa, qual a lei, de nível municipal, estadual ou federal, que dispõe que carros da saúde só podem ser utilizados para o transporte exclusivo de cadeirantes.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/591/req._048_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/591/req._048_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado a Mesa Diretora desta Casa Legislativa, o número de funcionários que trabalham no Hospital de Jaguari, seus nomes, suas funções e horários de serviço.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/620/req._049_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/620/req._049_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado a Mesa Diretora desta Casa Legislativa, o número de cargos de confiança (CC) e os de função gratificada (FG) que existem no município e quantas vagas estão sendo ocupadas atualmente.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/621/req._050_2019_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/621/req._050_2019_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do Progressistas, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, conforme o artigo 19 do Regimento Interno, que seja apreciado pela Comissão de Ética Parlamentar a Representação por Quebra do Decoro Parlamentar, documento anexo.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/625/req._051_2019_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/625/req._051_2019_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa    N.º 010/2019, o qual “Institui a Semana Municipal do Idoso no Município de Jaguari e dá outras providências”, conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/629/req._052_2019_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/629/req._052_2019_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado a Mesa Diretora desta Casa Legislativa, o responsável pela fiscalização da obra de reconstrução de parte da pranchada na localidade de Jaguarizinho.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/630/req._053_2019_bancada_pp_qGF90WL.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/630/req._053_2019_bancada_pp_qGF90WL.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do Progressistas, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações aos cavalarianos Jaguarienses, especialmente, Jorge Aires, Elir Ereno e Lucas Marin, que há vários anos percorrem centenas de quilômetros no lombo do cavalo para conduzir a Centelha da Chama Crioula, que neste ano veio da longínqua Tenente Portela até a cidade Unistalda, onde foi distribuída para a 10ª Região Tradicionalista.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/640/req._054_2019_comissao_legislacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/640/req._054_2019_comissao_legislacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, Presidente da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Jaguari vem, diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações ao Dr. Bruno Zucuni Prina, pela pesquisa realizada quando de sua Dissertação de Mestrado pela Universidade Federal de Santa Maria, com o tema “GEOTECNOLOGIAS APLICADAS NO MAPEAMENTO DAS ÁREAS DE INUNDAÇÃO DO PERÍMETRO URBANO DE JAGUARI/RS”, no ano de 2015, pesquisa esta que embasou análise de Projeto Lei por esta Comissão Permanente._x000D_
 Portanto, torna-se necessário o reconhecimento da dedicação, da disciplina e do estudo, deste jovem jaguariense, que buscou através de sua pesquisa colaborar com as demandas de sua terra natal.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/639/req._055_2019_bancada_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/639/req._055_2019_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do Progressistas, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na ata dos trabalhos, Votos de Congratulações a Paróquia Nossa Senhora da Conceição e ao Conselho Paroquial, pelos relevantes serviços prestados à comunidade jaguariense, especialmente, pelo trabalho e comprometimento na efetivação da reforma do Salão de Eventos Nossa Senhora Conceição, o qual irá proporcionar lazer, entretenimento e cultura a toda a comunidade jaguariense._x000D_
 Portanto, torna-se necessário o reconhecimento do trabalho, da dedicação e do esforço da Paróquia Nossa Senhora da Conceição, bem como de todos os membros do Conselho Paroquial.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/683/req._056_2019_wolmar_dGu5y7U.docx</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/683/req._056_2019_wolmar_dGu5y7U.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na ata dos trabalhos, Votos de Congratulações ao Patrão do Piquete Vento Xucro de Jaguari,  Senhor Darci da Rosa, que acolheu os índios que estão de passagem em nosso Município, pois os mesmos estavam acampados em local degradante._x000D_
 Postula, igualmente, seja encaminhado ofício, comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Tribuna Livre</t>
   </si>
   <si>
     <t>Requerimento do Sindicato dos Trabalhadores Rurais de Jaguari, para ocupar a Tribuna Livre.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>Tribuna Livre solicitada pela COAGRIJAL (Cooperativa Agrícola Jaguari Ltda)</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/531/tribuna_livre.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/531/tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 013/2019 da PARÓQUIA NOSSA SENHORA DA CONCEIÇÃO DE JAGUARI_x000D_
 _x000D_
 O Conselho Paroquial Administrativo da Paróquia Nossa Senhora da Conceição do Município de Jaguari/RS, vem através deste, solicitar o uso da Tribuna Livre, na Sessão Ordinária do dia 01 de junho de 2019, a fim de divulgar e prestar esclarecimentos dos trabalhos e finanças da Paróquia Nossa Senhora da Conceição à este parlamento e à comunidade Jaguariense._x000D_
 _x000D_
 JOSÉ LUIZ LIMANA_x000D_
 Coordenador do Conselho Administrativo da Paróquia Nossa Senhora da Conceição</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>OFÍCIO IF FARROUPILHA CAMPUS JAGUARI N.º 030/2019, o qual solicita espaço na Tribuna Livre do mês de agosto, a fim de divulgar as atividades do Instituto Federal Farroupilha- Campus Jaguari, em especial o Processo Seletivo. Atenciosamente, Renan Covaleski Perlin - Direto Geral Substituto.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Associação Mão Amiga - Outubro Rosa</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>CLJRF</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/466/cljrf.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/466/cljrf.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal n.º 023/2019 - "Autoriza a contratação temporária de Professor de Ensino Especial."</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/501/cljrf_-_par_024.2019_plil_005.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/501/cljrf_-_par_024.2019_plil_005.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa n.º 024/2019</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>VARLEI BERGUER</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/502/cljrf_-_par_025.2019_pl_025.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/502/cljrf_-_par_025.2019_pl_025.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 025/2019</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/503/cljrf_-_par_026.2019_pl_026.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/503/cljrf_-_par_026.2019_pl_026.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 026/2019</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/506/cljrf_-_par_027.2019_pl_027.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/506/cljrf_-_par_027.2019_pl_027.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 027.2019</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/519/024_2019_-_cljrf_028_2019_-_plol_005.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/519/024_2019_-_cljrf_028_2019_-_plol_005.2019.pdf</t>
   </si>
   <si>
     <t>MATÉRIA: PROJETO DE LEI DE INICIATIVA LEGISLATIVA N.º 005/2019_x000D_
 EMENTA: “INSTITUI O COMPOSTAÇÃO – PROGRAMA MUNICIPAL DE COMPOSTAGEM DE JAGUARI”._x000D_
 AUTORA: VEREADORA ELISÂNGELA PICCOLI DRI</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/520/028_2019_-_cljrf_029_2019_-_prol_003.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/520/028_2019_-_cljrf_029_2019_-_prol_003.2019.pdf</t>
   </si>
   <si>
     <t>MATÉRIA: PROJETO DE RESOLUÇÃO DE ORIGEM LEGISLATIVA N.º 003/2019_x000D_
 EMENTA: “DISPÕE SOBRE A CRIAÇÃO, ESTRUTURA E O FUNCIONAMENTO DA OUVIDORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE JAGUARI”._x000D_
 AUTORA: MESA DIRETORA DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/521/029_2019_-_cljrf_030_2019_-_plol_006.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/521/029_2019_-_cljrf_030_2019_-_plol_006.2019.pdf</t>
   </si>
   <si>
     <t>MATÉRIA: PROJETO DE LEI DE INICIATIVA LEGISLATIVA N.º 006/2019_x000D_
 EMENTA: “ALTERA O ARTIGO 1º DA LEI MUNICIPAL N.º 727, DE 28/10/1965”._x000D_
 AUTORA: VEREADORA CÁTINA MONTEIRO FRESCURA</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/523/030_2019_-_cljrf_031_2019_-_plol_007.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/523/030_2019_-_cljrf_031_2019_-_plol_007.2019.pdf</t>
   </si>
   <si>
     <t>MATÉRIA: PROJETO DE LEI DE INICIATIVA LEGISLATIVA N.º 007/2019_x000D_
 EMENTA: “INSTITUI A SEMANA MUNICIPAL DE AÇÕES VOLTADAS A DISSEMINAÇÃO DO CONHECIMENTO JURÍDICO NAS ESCOLAS DE ENSINO MÉDICO E FUNDAMENTAL – SÉRIES FINAIS E DE ENSINO MÉDIO – SOBRE ASPECTOS BÁSICOS DE DIREITO DO CONSUMIDOR E AÇÕES VOLTADAS A LEI MARIA DA PENHA E LEI DO FEMINICÍDIO”._x000D_
 AUTORA: VEREADORA CÁTINA MONTEIRO FRESCURA</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/538/030.2019_-_par_032.2019_-_cljrf_-_plol_007.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/538/030.2019_-_par_032.2019_-_cljrf_-_plol_007.2019.pdf</t>
   </si>
   <si>
     <t>MATÉRIA: PROJETO DE LEI DE INICIATIVA LEGISLATIVA N.º 007/2019_x000D_
 EMENTA: “INSTITUI A SEMANA MUNICIPAL DE AÇÕES VOLTADAS A DISSEMINAÇÃO DO CONHECIMENTO JURÍDICO NAS ESCOLAS DE ENSINO MÉDICO E FUNDAMENTAL – SÉRIES FINAIS E DE ENSINO MÉDIO – SOBRE ASPECTOS BÁSICOS DE DIREITO DO CONSUMIDOR E AÇÕES VOLTADAS A LEI MARIA DA PENHA E LEI DO FEMINICÍDIO”. AUTORA: VEREADORA CÁTINA MONTEIRO FRESCURA; RELATOR: VEREADOR ARNO VARLEI MELLO BERGER_x000D_
 CONCLUSÃO:_x000D_
 Diante dos fundamentos legais expostos, esta Relatoria, depois de debate realizado na Comissão de Legislação, Justiça e Redação Final, vota pela inviabilidade da tramitação e pela reprovação em Plenário do Projeto de Lei de Origem Legislativa       n.º 007/2019.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/560/cljrf_033.2019_-_proc_025.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/560/cljrf_033.2019_-_proc_025.2019.pdf</t>
   </si>
   <si>
     <t>Diante dos fundamentos legais expostos, havendo constitucionalidade, legalidade e regimentalidade, bem como competência para a proposição da matéria e estando de acordo com a técnica legislativa, esta Relatoria, depois de debate realizado na Comissão de Legislação, Justiça e Redação Final, vota favoravelmente à tramitação da matéria.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/557/cljrf_-_035.2019_-_proc_032.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/557/cljrf_-_035.2019_-_proc_032.2019.pdf</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/582/033.2019_-_cljrf_036.2019_-_pl_034.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/582/033.2019_-_cljrf_036.2019_-_pl_034.2019.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao PL n.º 034.2019</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/598/parecer_-_com._de_legislacao_justica_e_red._final_no_37.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/598/parecer_-_com._de_legislacao_justica_e_red._final_no_37.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 37 de 2019.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/599/parecer_-_com._de_legislacao_justica_e_red._final_no_38.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/599/parecer_-_com._de_legislacao_justica_e_red._final_no_38.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 38 de 2019</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/600/parecer_-_com._de_legislacao_justica_e_red._final_no_39.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/600/parecer_-_com._de_legislacao_justica_e_red._final_no_39.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 39 de 2019.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/601/parecer_-_com._de_legislacao_justica_e_red._final_no_40.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/601/parecer_-_com._de_legislacao_justica_e_red._final_no_40.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 40 de 2019.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/602/parecer_-_com._de_legislacao_justica_e_red._final_no_41.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/602/parecer_-_com._de_legislacao_justica_e_red._final_no_41.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 41 de 2019.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/603/parecer_-_com._de_legislacao_justica_e_red._final_no_42.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/603/parecer_-_com._de_legislacao_justica_e_red._final_no_42.pdf</t>
   </si>
   <si>
     <t>Vota pela inviabilidade da tramitação e pela reprovação em Plenário do Projeto de Lei de Origem Legislativa n.º 008/2019.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/604/parecer_-_com._de_legislacao_justica_e_red._final_no_43.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/604/parecer_-_com._de_legislacao_justica_e_red._final_no_43.pdf</t>
   </si>
   <si>
     <t>Vota pela inviabilidade da tramitação e pela reprovação em Plenário do Projeto de Lei de Origem Legislativa n.º 009/2019.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/605/parecer_-_com._de_legislacao_justica_e_red._final_no_44.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/605/parecer_-_com._de_legislacao_justica_e_red._final_no_44.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 44 de 2019.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/606/parecer_-_com._de_legislacao_justica_e_red._final_no_45.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/606/parecer_-_com._de_legislacao_justica_e_red._final_no_45.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 45 de 2019.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/607/parecer_-_com._de_legislacao_justica_e_red._final_no_46.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/607/parecer_-_com._de_legislacao_justica_e_red._final_no_46.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 46 de 2019.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/608/parecer_-_com._de_legislacao_justica_e_red._final_no_47.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/608/parecer_-_com._de_legislacao_justica_e_red._final_no_47.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. de Legislação, Justiça e Red. Final nº 47 de 2019.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>COFCP</t>
   </si>
   <si>
     <t>Parecer - Com. Orçamento, Finanças e Contas Públic</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/468/cfocp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/468/cfocp.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal n.º 023/2019 - "Autoriza a Contratação Temporária de Professor de Ensino Especial"</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/504/cfocp_-_par_016.2019_pl_026.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/504/cfocp_-_par_016.2019_pl_026.2019.pdf</t>
   </si>
   <si>
     <t>Análise do Relator referente ao Projeto de Lei n.º 026/2019</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/507/cfocp_-_par_017.2019_pl_027.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/507/cfocp_-_par_017.2019_pl_027.2019.pdf</t>
   </si>
   <si>
     <t>Parecer do relator</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/522/024_2019_-_cfocp_018_2019_-_plol_005.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/522/024_2019_-_cfocp_018_2019_-_plol_005.2019.pdf</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/561/cfocp_019.2019_-__proc_025.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/561/cfocp_019.2019_-__proc_025.2019.pdf</t>
   </si>
   <si>
     <t>Diante dos fundamentos legais expostos, esta Relatoria, depois de debate realizado na Comissão de Finanças, Orçamento e Contas Públicas, vota favoravelmente à aprovação do Projeto de Lei n.º 025/2019.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/555/cfocp_-_020.2019_-_proc_031.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/555/cfocp_-_020.2019_-_proc_031.2019.pdf</t>
   </si>
   <si>
     <t>Diante dos fundamentos legais expostos, esta Relatoria, depois de debate realizado na Comissão de Finanças, Orçamento e Contas Públicas, vota favoravelmente à aprovação do Projeto de Lei n.º 032/2019.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/558/cfocp_-_021.2019_-_proc_032.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/558/cfocp_-_021.2019_-_proc_032.2019.pdf</t>
   </si>
   <si>
     <t>Diante dos fundamentos legais expostos, esta Relatoria, depois de debate realizado na Comissão de Finanças, Orçamento e Contas Públicas, vota favoravelmente à aprovação do Projeto de Lei n.º 033/2019.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/583/033.2019_-_cofcp_022.2019_-_pl_034.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/583/033.2019_-_cofcp_022.2019_-_pl_034.2019.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento, Finanças e Contas Públicas, referente ao PL n.º 034.2019</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/609/parecer_-_com._financas_orcamento_e_contas_publi_ZkbpL3n.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/609/parecer_-_com._financas_orcamento_e_contas_publi_ZkbpL3n.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. Finanças, Orçamento e Contas Públic nº 23 de 2019.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/610/parecer_-_com._financas_orcamento_e_contas_publi_YsKWedo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/610/parecer_-_com._financas_orcamento_e_contas_publi_YsKWedo.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. Finanças, Orçamento e Contas Públic nº 24 de 2019.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/611/parecer_-_com._financas_orcamento_e_contas_publi_KmPanEd.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/611/parecer_-_com._financas_orcamento_e_contas_publi_KmPanEd.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. Finanças, Orçamento e Contas Públic nº 25 de 2019.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/612/parecer_-_com._financas_orcamento_e_contas_publi_2FUgNLo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/612/parecer_-_com._financas_orcamento_e_contas_publi_2FUgNLo.pdf</t>
   </si>
   <si>
     <t>Parecer - Com. Finanças, Orçamento e Contas Públic nº 26 de 2019.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>CIDBE</t>
   </si>
   <si>
     <t>Parecer Com. Infraest., Desenvolv. e Bem-Est. Soci</t>
   </si>
   <si>
     <t>CIDBES - Comissão de Infraestrutura, Desenvolvimento e Bem-Estar Social</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/467/cidbes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/467/cidbes.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/505/cidbes_-_par_015.2019_pl_027.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/505/cidbes_-_par_015.2019_pl_027.2019.pdf</t>
   </si>
   <si>
     <t>Análise da Relatora Projeto de Lei n.º 027/2019</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/524/024_2019_-_cidbes_016_2019_-_plol_005.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/524/024_2019_-_cidbes_016_2019_-_plol_005.2019.pdf</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/562/cidbes_017.2019_-_proc_025.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/562/cidbes_017.2019_-_proc_025.2019.pdf</t>
   </si>
   <si>
     <t>Diante dos fundamentos legais expostos, esta Relatoria, depois de debate realizado na Comissão de Infraestrutura, Desenvolvimento e Bem-Estar Social, vota favoravelmente à aprovação do Projeto de Lei do Executivo Municipal n.º 025/2019.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/556/cidbes_-_018.2019_-_proc_031.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/556/cidbes_-_018.2019_-_proc_031.2019.pdf</t>
   </si>
   <si>
     <t>Diante dos fundamentos legais expostos, esta Relatoria, depois de debate realizado na Comissão de Infraestrutura, Desenvolvimento e Bem-Estar Social, vota favoravelmente à aprovação do Projeto de Lei do Executivo Municipal n.º 032/2019.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/559/cidbes_-_019.2019_-_proc_032.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/559/cidbes_-_019.2019_-_proc_032.2019.pdf</t>
   </si>
   <si>
     <t>Diante dos fundamentos legais expostos, esta Relatoria, depois de debate realizado na Comissão de Infraestrutura, Desenvolvimento e Bem-Estar Social, vota favoravelmente à aprovação do Projeto de Lei do Executivo Municipal n.º 033/2019.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/584/033.2019_-_cidbes_020.2019_-_pl_034.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/584/033.2019_-_cidbes_020.2019_-_pl_034.2019.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Infraestrutura, Desenvolvimento e Bem-Estar Social, referente ao PL n.º 034.2019</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/613/parecer_com._infraest._desenvolv._e_bem-est._soc_BtxPi8U.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/613/parecer_com._infraest._desenvolv._e_bem-est._soc_BtxPi8U.pdf</t>
   </si>
   <si>
     <t>Parecer Com. Infraest., Desenvolv. e Bem-Est. Soci nº 21 de 2019.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/614/parecer_com._infraest._desenvolv._e_bem-est._soc_x6YtDsI.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/614/parecer_com._infraest._desenvolv._e_bem-est._soc_x6YtDsI.pdf</t>
   </si>
   <si>
     <t>Parecer Com. Infraest., Desenvolv. e Bem-Est. Soci nº 22 de 2019.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/615/parecer_com._infraest._desenvolv._e_bem-est._soc_TmDkUrA.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/615/parecer_com._infraest._desenvolv._e_bem-est._soc_TmDkUrA.pdf</t>
   </si>
   <si>
     <t>Vota pela reprovação do Projeto de Lei de Iniciativa Legislativa n.º 006/2019, que "Altera o artigo 1º da Lei Municipal n.º 727, de 28/01/1965"</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/616/parecer_com._infraest._desenvolv._e_bem-est._soc_5kzsnV7.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/616/parecer_com._infraest._desenvolv._e_bem-est._soc_5kzsnV7.pdf</t>
   </si>
   <si>
     <t>Parecer Com. Infraest., Desenvolv. e Bem-Est. Soci nº 24 de 2019.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/617/parecer_com._infraest._desenvolv._e_bem-est._soc_JgHD3rL.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/617/parecer_com._infraest._desenvolv._e_bem-est._soc_JgHD3rL.pdf</t>
   </si>
   <si>
     <t>Parecer Com. Infraest., Desenvolv. e Bem-Est. Soci nº 25 de 2019.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>ASSJU</t>
   </si>
   <si>
     <t>Parecer Assessoria Jurídica</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/563/par_jur_007.2019_-_proc_025.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/563/par_jur_007.2019_-_proc_025.2019.pdf</t>
   </si>
   <si>
     <t>Cumpre frisar que o Projeto de Lei n.º 025/2019 contempla o Plano Municipal de Saneamento Básico, restando configurado o interesse público na promoção de ações de saneamento básico, especialmente, com a celebração de Convênio de Cooperação, conforme minuta padrão, em anexo._x000D_
 Diante do exposto, conclui-se pela viabilidade técnica e jurídica do Projeto de Lei n.º 025/2019.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/564/par_jur_008.2019_-_proc_030.2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/564/par_jur_008.2019_-_proc_030.2019.pdf</t>
   </si>
   <si>
     <t>Portanto, com base na Lei de Diretrizes e Bases da Educação Nacional, Lei Federal n.º 9.394/1996, conclui-se pela inviabilidade da tramitação do Projeto de Lei de Iniciativa Legislativa n.º 007/2019, eis que impossível o objeto pretendido, pois de competência privativa do Sistema Municipal de Ensino._x000D_
 Diante do exposto, opina esta Assessoria Jurídica pela inviabilidade jurídica do Projeto de Lei de Iniciativa Legislativa n.º 007/2019, pois trata de matéria regulamentada por Lei Federal como privativa do Sistema Municipal de Ensino.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>Assessoria Jurídica - ASSJUR</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/618/parecer_assessoria_juridica_no_9_de_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/618/parecer_assessoria_juridica_no_9_de_2019.pdf</t>
   </si>
   <si>
     <t>Parecer Assessoria Jurídica nº 9 de 2019.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/619/parecer_assessoria_juridica_no_10_de_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/619/parecer_assessoria_juridica_no_10_de_2019.pdf</t>
   </si>
   <si>
     <t>Parecer Assessoria Jurídica nº 10 de 2019.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>PEMIM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/652/001_projeto_de_emenda_impositiva_n.o_001.2019_-_dapieve.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/652/001_projeto_de_emenda_impositiva_n.o_001.2019_-_dapieve.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal Desenvolvimento Social e Cidadania, para o Fundo Municipal de Habitação, com o objetivo realizar Melhorias Habitacionais._x000D_
 _x000D_
 Valor: R$ 20.000,00 ( vinte mil reais)</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/653/002_projeto_de_emenda_impositiva_n.o_002.2019_-_dapieve_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/653/002_projeto_de_emenda_impositiva_n.o_002.2019_-_dapieve_.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Saúde, para a Manutenção das Atividades do Hospital de Caridade de Jaguari._x000D_
 _x000D_
 Valor: R$ 20.000,00 ( vinte mil reais)</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/654/003_projeto_de_emenda_impositiva_n.o_003.2019_-_varlei_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/654/003_projeto_de_emenda_impositiva_n.o_003.2019_-_varlei_1.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Saúde, para a Manutenção das Atividades do Hospital de Caridade de Jaguari._x000D_
 _x000D_
 Valor:	R$ 20.000,00 ( vinte mil reais)</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/655/004_projeto_de_emenda_impositiva_n.o_004.2019_-_varlei_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/655/004_projeto_de_emenda_impositiva_n.o_004.2019_-_varlei_2.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Obras, para a Manutenção do Sistema Viário Municipal._x000D_
 Valor:	R$ 20.000,00 (vinte mil reais)</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/656/005_projeto_de_emenda_impositiva_n.o_005.2019_-_catina_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/656/005_projeto_de_emenda_impositiva_n.o_005.2019_-_catina_1.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Saúde, para a Manutenção das Atividades da Secretaria de Saúde._x000D_
 Valor:	R$ 20.000,00 (vinte mil reais)</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/657/006_projeto_de_emenda_impositiva_n.o_006.2019_-_catina_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/657/006_projeto_de_emenda_impositiva_n.o_006.2019_-_catina_2.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Desenvolvimento Social e Cidadania, no Fundo Municipal de Assistência Social, no Apoio a Entidades Sócio-assistênciais - Pequena Casa da Divina Providência de Jaguari._x000D_
 Valor:	R$ 8.000,00 (oito mil reais)</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/658/007_projeto_de_emenda_impositiva_n.o_007.2019_-_catina_3.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/658/007_projeto_de_emenda_impositiva_n.o_007.2019_-_catina_3.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Obras e Viação, na Manutenção das atividades de Limpeza, Saneamento e Infraestrutura, para manutenção do Sistema de Esgoto do Bairro Promorar._x000D_
 Valor:	R$ 10.000,00 (dez mil reais)</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/659/008_projeto_de_emenda_impositiva_n.o_008.2019_-_catina_4.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/659/008_projeto_de_emenda_impositiva_n.o_008.2019_-_catina_4.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados no Gabinete do Prefeito, no Apoio a Entidades, para as atividades da Associação Jaguariense de Proteção Animal._x000D_
 Valor:	R$ 2.000,00 (dois mil reais)</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/660/009_projeto_de_emenda_impositiva_n.o_009.2019_-__PP1Cv5s.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/660/009_projeto_de_emenda_impositiva_n.o_009.2019_-__PP1Cv5s.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Saúde, na Manutenção das Atividades do Hospital de Caridade de Jaguari._x000D_
 Valor:	R$ 20.000,00 (vinte mil reais)</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/661/10_projeto_de_emenda_impositiva_n.o_010.2019_-_e_P0pMWVJ.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/661/10_projeto_de_emenda_impositiva_n.o_010.2019_-_e_P0pMWVJ.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados no Gabinete do Prefeito, no Apoio a Entidades, para as atividades da Associação Jaguariense de Proteção Animal._x000D_
 Valor:	R$ 5.000,00 (cinco mil reais)</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/662/10_projeto_de_emenda_impositiva_n.o_010.2019_-_e_4l0IPE2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/662/10_projeto_de_emenda_impositiva_n.o_010.2019_-_e_4l0IPE2.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Agricultura, Pecuária e Abastecimento, no Fundo Municipal de Meio Ambiente, para compra de Lixeiras Públicas Seletivas._x000D_
 Valor:	R$ 3.000,00 (três mil reais)</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/663/012_projeto_de_emenda_impositiva_n.o_012.2019_-__zORWWsk.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/663/012_projeto_de_emenda_impositiva_n.o_012.2019_-__zORWWsk.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Turismo, Cultura, Desporto e Lazer; nas Atividades Culturais, Artísticas e Históricas, para Manutenção das Atividades de Difusão Cultural e Históricas, especialmente para a Feira do Livro._x000D_
 Valor:	R$ 7.000,00 (sete mil reais)</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/664/013_projeto_de_emenda_impositiva_n.o_013.2019_-__MWN35S0.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/664/013_projeto_de_emenda_impositiva_n.o_013.2019_-__MWN35S0.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Desenvolvimento Social e Cidadania, no Fundo Municipal de Assistência Social, para a Manutenção das Atividades do Conselho Municipal dos Direitos da Mulher._x000D_
 Valor:	R$ 5.000,00 (cinco mil reais)</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>EZIO JOCELITO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/665/014_projeto_de_emenda_impositiva_n.o_014.2019_-_ezio_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/665/014_projeto_de_emenda_impositiva_n.o_014.2019_-_ezio_1.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Saúde, para a Manutenção das Atividades do Hospital de Caridade de Jaguari._x000D_
 Valor:	R$ 20.000,00 (vinte mil reais)</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/666/015_projeto_de_emenda_impositiva_n.o_015.2019_-_ezio_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/666/015_projeto_de_emenda_impositiva_n.o_015.2019_-_ezio_2.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Obras e Viação, especialmente, para Manutenção do Sistema Viário Municipal._x000D_
 Valor:	R$ 15.000,00 (quinze mil reais)</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/667/016_projeto_de_emenda_impositiva_n.o_016.2019_-_ezio_3.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/667/016_projeto_de_emenda_impositiva_n.o_016.2019_-_ezio_3.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Obras e Viação, para Manutenção do Sistema Viário Municipal, especialmente, para iluminação da zona rural de nosso Município._x000D_
 Valor:	R$ 5.000,00 (cinco mil reais)</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/668/017_projeto_de_emenda_impositiva_n.o_017.2019_-_igor_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/668/017_projeto_de_emenda_impositiva_n.o_017.2019_-_igor_1.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Saúde, para a Manutenção das Atividades da Secretaria Municipal de Saúde._x000D_
 Valor:	R$ 20.000,00 (vinte mil reais)</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/669/018_projeto_de_emenda_impositiva_n.o_018.2019_-_igor_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/669/018_projeto_de_emenda_impositiva_n.o_018.2019_-_igor_2.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Desenvolvimento Social e Cidadania, no Fundo Municipal de Assistência Social, para apoio a Entidades Socioassitênciais - APAE._x000D_
 Valor:	R$ 15.000,00 (quinze mil reais)</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/670/019_projeto_de_emenda_impositiva_n.o_019.2019_-_igor_3.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/670/019_projeto_de_emenda_impositiva_n.o_019.2019_-_igor_3.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Turismo, Cultural, Desporto e Lazer; nas Atividades Culturais, Artísticas e Históricas, para Manutenção das Atividades de Difusão Cultural e Históricas, especialmente, para o Centro de Tradições Gaúchas Invernada do Chapadão._x000D_
 Valor:	R$ 5.000,00 (cinco mil reais)</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/671/020_projeto_de_emenda_impositiva_n.o_020.2019_-_maia_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/671/020_projeto_de_emenda_impositiva_n.o_020.2019_-_maia_2.pdf</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/672/021_projeto_de_emenda_impositiva_n.o_021.2019_-_maia_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/672/021_projeto_de_emenda_impositiva_n.o_021.2019_-_maia_1.pdf</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/673/022_projeto_de_emenda_impositiva_n.o_022.2019_-_maia_3.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/673/022_projeto_de_emenda_impositiva_n.o_022.2019_-_maia_3.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Obras e Viação, para Manutenção do Sistema Viário Municipal, especialmente, para iluminação da zona rural de nosso Município. _x000D_
 Valor:	R$ 5.000,00 (cinco mil reais)</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/674/023_projeto_de_emenda_impositiva_n.o_023.2019_-__7fntXKr.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/674/023_projeto_de_emenda_impositiva_n.o_023.2019_-__7fntXKr.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/675/024_projeto_de_emenda_impositiva_n.o_024.2019_-__QHOF1sQ.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/675/024_projeto_de_emenda_impositiva_n.o_024.2019_-__QHOF1sQ.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Agricultura, Pecuária e Meio Ambiente, no Fundo Municipal de Desenvolvimento Agropecuário, para Atividades de Suporte ao Produtor._x000D_
 Valor:	R$ 10.000,00 (dez mil reais)</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/676/025_projeto_de_emenda_impositiva_n.o_025.2019_-__flBMGvn.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/676/025_projeto_de_emenda_impositiva_n.o_025.2019_-__flBMGvn.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Obras e Viação, na Manutenção das Atividades de Limpeza, Saneamento e Infraestrutura, para compras de lixeiras Públicas._x000D_
 Valor:	R$ 10.000,00 (dez mil reais)</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/677/026_projeto_de_emenda_impositiva_n.o_026.2019_-_wolmar_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/677/026_projeto_de_emenda_impositiva_n.o_026.2019_-_wolmar_1.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/678/027_projeto_de_emenda_impositiva_n.o_027.2019_-_wolmar_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/678/027_projeto_de_emenda_impositiva_n.o_027.2019_-_wolmar_2.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Obras e Viação, na Infraestrutura Urbana e Rural, para a Manutenção do Sistema Viário Municipal, especialmente, para construção do pontilhão do Marmeleiro._x000D_
 Valor:	R$ 17.000,00 (dezessete mil reais)</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/679/028_projeto_de_emenda_impositiva_n.o_028.2019_-_wolmar_3.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/679/028_projeto_de_emenda_impositiva_n.o_028.2019_-_wolmar_3.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal Desenvolvimento Social e Cidadania, para o Fundo Municipal de Habitação, com o objetivo realizar Melhorias Habitacionais, especialmente, para a construção de banheiros._x000D_
 Valor:	R$ 3.000,00 (três mil reais)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3545,68 +3545,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/374/oficio_001_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/411/022_-_camara_-_convocaextraordinaria_pl_014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/431/025_-_camara_-_encaminha_pl_015.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/461/of._040_2019_convocacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/497/oficio_sma_049.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/514/of_052_covocacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/566/062_-_camara_-_encaminha_pl_034.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/573/066_-_camara_-_encaminha_pl_036.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/631/of_081_2019_convoca_sessao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/689/oficio_smfin_038.2019_-_nova_relacao_da_proposta_dCNkLlw.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/632/of._sma_no_078.2021_-_retira_projeto_de_lei_n.o_040.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/643/089_-_camara_-_encaminha_pl_51.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/686/104_-_camara_-_encaminha_pl_5556e57.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/690/of._105_-_convocacao_extraord.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/699/of._112_convocacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/525/emenda_subst_ao_plpl_005.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/373/ind._001_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/395/ind._002_2019_dapieve.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/403/ind._004_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/429/inf._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/440/ind._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/441/ind._007_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/451/ind._008_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/469/ind._009_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/527/ind._010_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/576/ind._011_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/577/ind._012_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/623/ind._013_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/624/ind._014_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/636/ind._015_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/637/ind._016_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/682/ind._017_2019_elisangela.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/698/ind._018_2019_donisete.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/645/mocao_de_repudio_n.o_001_2019_-_professores_esta_9Ma59OY.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/648/02_mocao_de_repudio_n.o_002_2019_-_policiais_civ_Bc3OUcQ.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/649/mocao_n.o_003_2019_-_emater.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/422/parecer_cljrf_014_2019_-_plol_004_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/418/inf._001_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/419/inf._002_2019_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/420/inf._003_2019_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/426/inf._004_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/427/inf._005_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/428/inf._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/436/inf._007_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/437/inf._008_2019_jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/438/inf._009_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/448/pedido_de_prov._011_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/455/inf._011_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/685/inf._012_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/696/inf._013_2019_donisete.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/695/inf._014_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/376/pedido_de_prov._001_2019_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/390/pedido_de_prov._002_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/391/pedido_de_prov._003_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/399/pedido_de_prov._005_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/400/pedido_de_prov._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/406/pedido_de_prov._007_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/424/pedido_de_prov._008_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/425/pedido_de_prov._009_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/439/pedido_de_prov._010_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pedido_de_prov._011_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/456/pedido_de_prov._012_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/457/pedido_de_prov._013_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/470/pedido_de_prov._014_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/528/pedido_de_prov._015_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/529/pedido_de_prov._016_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/530/pedido_de_prov._017_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/537/pedido_de_prov._018_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/539/pedido_de_prov._019_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/540/pedido_de_prov._020_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/553/pedido_de_prov._021_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/565/pedido_de_prov._022_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/592/pedido_de_prov._023_2019_valdemar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/593/pedido_de_prov._024_2019_valdemar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/684/pedido_de_prov._025_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/694/pedido_de_prov._026_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/697/ind._018_2019_donisete.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_decreto_legislativo_n.o_001_2019_-_co_ig0kW4k.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_001_2019_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_002_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_003_2019_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_no_004_2019_autoriza_a_contrataca_8Q5pfZn.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_lei_no_005_2019_autoriza_a_contrataca_YWA2ek2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/384/pl_006.2019_revisaosalarialmagisterio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/385/pl_007.2019_altera_bolsa_estagiario.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/396/pl_010_2019_creditoespecial_-_elem_desp_radio_co_OMkF0BY.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/397/pl_011_2019_creditosuplementar_-_rede_de_gas_do_hcj.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/413/pl_012.2019_prorrogacontratoendemias.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/414/pl_013.2019_reeditaprogramacalcarioparatodos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/423/pl_015.2019_contratacao_educadorfisico.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/443/pl_018.2019_altera_art._45-a_lei_2.345_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/444/pl_019.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/449/pl_020.2019__altera_comtur_cria_fumtur.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/462/pl_021.2019_creditoespecial-prediocras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/463/pl_022.2019_parcelamento_funprev.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/464/pl_023.2019_contratacao-profoensinoespecial.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/496/pl_024.2019_diariasprefeitoservidores.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/498/pl_025.2019_conveniocooperacaocorsan.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/499/pl_026.2019_dispensaexecucaofiscal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_de_lei_n.o_027.2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/515/pl_028.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/516/pl_029.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/517/pl_030.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/518/pl_031.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/551/pl_032.2019_contratomedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/552/pl_033.2019_incetivoagriculturafamiliar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/568/pl_034.2019_diariasprefeitoservidores.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/574/pl_035.2019__ruas_loteamento_jardim_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/575/pl_036.2019_creditoespecial_-_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/585/pl_037_2019_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/586/pl_038.2019_prorrogacontratomedicoubs_correto.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_039_2019_-_ldo_2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/594/pl_040.2019_permissao_uso_-_ctg.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/595/pl_041.2019_contratacao-tecenfermagem.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/596/pl_042.2019_criamicrodistritoindustrial.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/597/pl_043.2019_creditoespecial_-_centro_comunitario_varzea.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/626/pl_044.2019_gratificacaoeleicaoconselhotutelar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/627/pl_045.2019_altera_no_constutelaressuplentes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/628/pl_046.2019_altera_loteamento_parizi.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/634/pl_047_e_048.2019_alienacao_bens.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/635/pl_047_e_048.2019_alienacao_bens.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/641/pl_049.2019_veiculostransporteescolar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/642/pl_050.2019_creditoespecial_-_veiculo_e_bens_saude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/644/pl_051.2019_monumentosaomarcos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/647/pl_052.2019_projeto_de_lei_loa_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/646/pl_053.2019_revoga_art._64_fg_vencimento.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/651/pl_054.2019_altera_lei_1.811_-_itbi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/687/pl_055.2019_servidores-compensacaohorario.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/688/pl_056.2019_magisterio-contratotemporario.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/691/pl_057.2019_concessaousocoagrijalxcomodato.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/692/pl_058.2019_parcelamento_funprev.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/693/pl_059.2019_creditoespecial_-_encargos_folha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/700/pl_060.2019_credito_adicional_pre_sal.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/701/pl_061.2019__ruas_loteamento_schop_stangherlin.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_de_iniciativa_legislativa_n.o_001_uMuhZG5.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_de_iniciativa_legislativa_n.o_002_2018_-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/386/plol_n.o_003_2019_-__pc_servidores_da_camara_-_r_3nzcBcp.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_de_iniciativa_legislativa_n.o_004_CSID1yT.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/512/plil_n.o_006_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/513/plil_n.o_007_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_de_iniciativa_legislativa_n.o_008_9tWQCHr.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei_de_iniciativa_legislativa_n.o_009_SQXv2Q0.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_de_iniciativa_legislativa_n.o_010_TvvkrAu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_resolucao_n.o_01_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_resolucao_n.o_02_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/508/projeto-de-resolucao-n.o-003-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/570/projeto_de_resolucao_n.o_04_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/680/resolucao_n.o_005_2019_-_devolucao_de_valores_e__o2vVl6a.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_de_resolucao_n.o_06_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/387/req._001_2019_ver._catina.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/388/req._002_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/405/req._003_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/404/req._004_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/416/req._005_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/417/req._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/430/req._007_2019_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/442/req._008_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/445/req._009_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/446/req._010_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/452/req._011_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/453/req._012_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/454/req._013_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/458/req._014_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/459/req._015_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/460/req._016_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/489/req._017_2019_dapieve.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/490/req._018_2019_elisangela.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/495/req._019_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/493/req._020_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/494/req._021_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/509/req._022_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/510/req._023_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/511/req._024_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/526/req._025_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/532/req._026_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/533/req._027_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/534/req._028_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/535/req._029_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/536/req._030_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/541/req._031_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/542/req._032_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/543/req._033_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/544/req._034_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/545/req._035_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/546/req._036_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/547/req._037_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/548/req._038_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/549/req._039_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/550/req._040_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/569/req._041_2019_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/567/req._042_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/578/req._043_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/579/req._044_2019_catina_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/587/req._045_2019_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/588/req._046_2019_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/590/req._047_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/591/req._048_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/620/req._049_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/621/req._050_2019_elisangela.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/625/req._051_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/629/req._052_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/630/req._053_2019_bancada_pp_qGF90WL.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/640/req._054_2019_comissao_legislacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/639/req._055_2019_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/683/req._056_2019_wolmar_dGu5y7U.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/531/tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/466/cljrf.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/501/cljrf_-_par_024.2019_plil_005.2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/502/cljrf_-_par_025.2019_pl_025.2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/503/cljrf_-_par_026.2019_pl_026.2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/506/cljrf_-_par_027.2019_pl_027.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/519/024_2019_-_cljrf_028_2019_-_plol_005.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/520/028_2019_-_cljrf_029_2019_-_prol_003.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/521/029_2019_-_cljrf_030_2019_-_plol_006.2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/523/030_2019_-_cljrf_031_2019_-_plol_007.2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/538/030.2019_-_par_032.2019_-_cljrf_-_plol_007.2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/560/cljrf_033.2019_-_proc_025.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/557/cljrf_-_035.2019_-_proc_032.2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/582/033.2019_-_cljrf_036.2019_-_pl_034.2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/598/parecer_-_com._de_legislacao_justica_e_red._final_no_37.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/599/parecer_-_com._de_legislacao_justica_e_red._final_no_38.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/600/parecer_-_com._de_legislacao_justica_e_red._final_no_39.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/601/parecer_-_com._de_legislacao_justica_e_red._final_no_40.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/602/parecer_-_com._de_legislacao_justica_e_red._final_no_41.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/603/parecer_-_com._de_legislacao_justica_e_red._final_no_42.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/604/parecer_-_com._de_legislacao_justica_e_red._final_no_43.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/605/parecer_-_com._de_legislacao_justica_e_red._final_no_44.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/606/parecer_-_com._de_legislacao_justica_e_red._final_no_45.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/607/parecer_-_com._de_legislacao_justica_e_red._final_no_46.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/608/parecer_-_com._de_legislacao_justica_e_red._final_no_47.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/468/cfocp.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/504/cfocp_-_par_016.2019_pl_026.2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/507/cfocp_-_par_017.2019_pl_027.2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/522/024_2019_-_cfocp_018_2019_-_plol_005.2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/561/cfocp_019.2019_-__proc_025.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/555/cfocp_-_020.2019_-_proc_031.2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/558/cfocp_-_021.2019_-_proc_032.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/583/033.2019_-_cofcp_022.2019_-_pl_034.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/609/parecer_-_com._financas_orcamento_e_contas_publi_ZkbpL3n.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/610/parecer_-_com._financas_orcamento_e_contas_publi_YsKWedo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/611/parecer_-_com._financas_orcamento_e_contas_publi_KmPanEd.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/612/parecer_-_com._financas_orcamento_e_contas_publi_2FUgNLo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/467/cidbes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/505/cidbes_-_par_015.2019_pl_027.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/524/024_2019_-_cidbes_016_2019_-_plol_005.2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/562/cidbes_017.2019_-_proc_025.2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/556/cidbes_-_018.2019_-_proc_031.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/559/cidbes_-_019.2019_-_proc_032.2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/584/033.2019_-_cidbes_020.2019_-_pl_034.2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/613/parecer_com._infraest._desenvolv._e_bem-est._soc_BtxPi8U.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/614/parecer_com._infraest._desenvolv._e_bem-est._soc_x6YtDsI.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/615/parecer_com._infraest._desenvolv._e_bem-est._soc_TmDkUrA.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/616/parecer_com._infraest._desenvolv._e_bem-est._soc_5kzsnV7.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/617/parecer_com._infraest._desenvolv._e_bem-est._soc_JgHD3rL.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/563/par_jur_007.2019_-_proc_025.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/564/par_jur_008.2019_-_proc_030.2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/618/parecer_assessoria_juridica_no_9_de_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/619/parecer_assessoria_juridica_no_10_de_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/652/001_projeto_de_emenda_impositiva_n.o_001.2019_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/653/002_projeto_de_emenda_impositiva_n.o_002.2019_-_dapieve_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/654/003_projeto_de_emenda_impositiva_n.o_003.2019_-_varlei_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/655/004_projeto_de_emenda_impositiva_n.o_004.2019_-_varlei_2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/656/005_projeto_de_emenda_impositiva_n.o_005.2019_-_catina_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/657/006_projeto_de_emenda_impositiva_n.o_006.2019_-_catina_2.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/658/007_projeto_de_emenda_impositiva_n.o_007.2019_-_catina_3.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/659/008_projeto_de_emenda_impositiva_n.o_008.2019_-_catina_4.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/660/009_projeto_de_emenda_impositiva_n.o_009.2019_-__PP1Cv5s.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/661/10_projeto_de_emenda_impositiva_n.o_010.2019_-_e_P0pMWVJ.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/662/10_projeto_de_emenda_impositiva_n.o_010.2019_-_e_4l0IPE2.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/663/012_projeto_de_emenda_impositiva_n.o_012.2019_-__zORWWsk.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/664/013_projeto_de_emenda_impositiva_n.o_013.2019_-__MWN35S0.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/665/014_projeto_de_emenda_impositiva_n.o_014.2019_-_ezio_1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/666/015_projeto_de_emenda_impositiva_n.o_015.2019_-_ezio_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/667/016_projeto_de_emenda_impositiva_n.o_016.2019_-_ezio_3.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/668/017_projeto_de_emenda_impositiva_n.o_017.2019_-_igor_1.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/669/018_projeto_de_emenda_impositiva_n.o_018.2019_-_igor_2.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/670/019_projeto_de_emenda_impositiva_n.o_019.2019_-_igor_3.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/671/020_projeto_de_emenda_impositiva_n.o_020.2019_-_maia_2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/672/021_projeto_de_emenda_impositiva_n.o_021.2019_-_maia_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/673/022_projeto_de_emenda_impositiva_n.o_022.2019_-_maia_3.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/674/023_projeto_de_emenda_impositiva_n.o_023.2019_-__7fntXKr.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/675/024_projeto_de_emenda_impositiva_n.o_024.2019_-__QHOF1sQ.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/676/025_projeto_de_emenda_impositiva_n.o_025.2019_-__flBMGvn.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/677/026_projeto_de_emenda_impositiva_n.o_026.2019_-_wolmar_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/678/027_projeto_de_emenda_impositiva_n.o_027.2019_-_wolmar_2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/679/028_projeto_de_emenda_impositiva_n.o_028.2019_-_wolmar_3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/374/oficio_001_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/411/022_-_camara_-_convocaextraordinaria_pl_014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/431/025_-_camara_-_encaminha_pl_015.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/461/of._040_2019_convocacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/497/oficio_sma_049.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/514/of_052_covocacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/566/062_-_camara_-_encaminha_pl_034.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/573/066_-_camara_-_encaminha_pl_036.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/631/of_081_2019_convoca_sessao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/689/oficio_smfin_038.2019_-_nova_relacao_da_proposta_dCNkLlw.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/632/of._sma_no_078.2021_-_retira_projeto_de_lei_n.o_040.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/643/089_-_camara_-_encaminha_pl_51.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/686/104_-_camara_-_encaminha_pl_5556e57.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/690/of._105_-_convocacao_extraord.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/699/of._112_convocacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/525/emenda_subst_ao_plpl_005.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/373/ind._001_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/395/ind._002_2019_dapieve.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/403/ind._004_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/429/inf._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/440/ind._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/441/ind._007_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/451/ind._008_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/469/ind._009_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/527/ind._010_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/576/ind._011_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/577/ind._012_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/623/ind._013_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/624/ind._014_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/636/ind._015_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/637/ind._016_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/682/ind._017_2019_elisangela.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/698/ind._018_2019_donisete.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/645/mocao_de_repudio_n.o_001_2019_-_professores_esta_9Ma59OY.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/648/02_mocao_de_repudio_n.o_002_2019_-_policiais_civ_Bc3OUcQ.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/649/mocao_n.o_003_2019_-_emater.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/422/parecer_cljrf_014_2019_-_plol_004_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/418/inf._001_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/419/inf._002_2019_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/420/inf._003_2019_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/426/inf._004_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/427/inf._005_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/428/inf._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/436/inf._007_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/437/inf._008_2019_jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/438/inf._009_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/448/pedido_de_prov._011_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/455/inf._011_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/685/inf._012_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/696/inf._013_2019_donisete.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/695/inf._014_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/376/pedido_de_prov._001_2019_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/390/pedido_de_prov._002_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/391/pedido_de_prov._003_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/399/pedido_de_prov._005_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/400/pedido_de_prov._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/406/pedido_de_prov._007_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/424/pedido_de_prov._008_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/425/pedido_de_prov._009_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/439/pedido_de_prov._010_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pedido_de_prov._011_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/456/pedido_de_prov._012_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/457/pedido_de_prov._013_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/470/pedido_de_prov._014_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/528/pedido_de_prov._015_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/529/pedido_de_prov._016_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/530/pedido_de_prov._017_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/537/pedido_de_prov._018_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/539/pedido_de_prov._019_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/540/pedido_de_prov._020_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/553/pedido_de_prov._021_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/565/pedido_de_prov._022_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/592/pedido_de_prov._023_2019_valdemar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/593/pedido_de_prov._024_2019_valdemar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/684/pedido_de_prov._025_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/694/pedido_de_prov._026_2019_maia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/697/ind._018_2019_donisete.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_decreto_legislativo_n.o_001_2019_-_co_ig0kW4k.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_001_2019_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_002_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_003_2019_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_no_004_2019_autoriza_a_contrataca_8Q5pfZn.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_lei_no_005_2019_autoriza_a_contrataca_YWA2ek2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/384/pl_006.2019_revisaosalarialmagisterio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/385/pl_007.2019_altera_bolsa_estagiario.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/396/pl_010_2019_creditoespecial_-_elem_desp_radio_co_OMkF0BY.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/397/pl_011_2019_creditosuplementar_-_rede_de_gas_do_hcj.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/413/pl_012.2019_prorrogacontratoendemias.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/414/pl_013.2019_reeditaprogramacalcarioparatodos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/423/pl_015.2019_contratacao_educadorfisico.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/443/pl_018.2019_altera_art._45-a_lei_2.345_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/444/pl_019.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/449/pl_020.2019__altera_comtur_cria_fumtur.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/462/pl_021.2019_creditoespecial-prediocras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/463/pl_022.2019_parcelamento_funprev.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/464/pl_023.2019_contratacao-profoensinoespecial.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/496/pl_024.2019_diariasprefeitoservidores.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/498/pl_025.2019_conveniocooperacaocorsan.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/499/pl_026.2019_dispensaexecucaofiscal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_de_lei_n.o_027.2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/515/pl_028.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/516/pl_029.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/517/pl_030.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/518/pl_031.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/551/pl_032.2019_contratomedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/552/pl_033.2019_incetivoagriculturafamiliar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/568/pl_034.2019_diariasprefeitoservidores.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/574/pl_035.2019__ruas_loteamento_jardim_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/575/pl_036.2019_creditoespecial_-_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/585/pl_037_2019_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/586/pl_038.2019_prorrogacontratomedicoubs_correto.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/589/projeto_de_lei_039_2019_-_ldo_2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/594/pl_040.2019_permissao_uso_-_ctg.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/595/pl_041.2019_contratacao-tecenfermagem.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/596/pl_042.2019_criamicrodistritoindustrial.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/597/pl_043.2019_creditoespecial_-_centro_comunitario_varzea.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/626/pl_044.2019_gratificacaoeleicaoconselhotutelar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/627/pl_045.2019_altera_no_constutelaressuplentes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/628/pl_046.2019_altera_loteamento_parizi.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/634/pl_047_e_048.2019_alienacao_bens.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/635/pl_047_e_048.2019_alienacao_bens.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/641/pl_049.2019_veiculostransporteescolar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/642/pl_050.2019_creditoespecial_-_veiculo_e_bens_saude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/644/pl_051.2019_monumentosaomarcos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/647/pl_052.2019_projeto_de_lei_loa_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/646/pl_053.2019_revoga_art._64_fg_vencimento.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/651/pl_054.2019_altera_lei_1.811_-_itbi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/687/pl_055.2019_servidores-compensacaohorario.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/688/pl_056.2019_magisterio-contratotemporario.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/691/pl_057.2019_concessaousocoagrijalxcomodato.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/692/pl_058.2019_parcelamento_funprev.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/693/pl_059.2019_creditoespecial_-_encargos_folha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/700/pl_060.2019_credito_adicional_pre_sal.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/701/pl_061.2019__ruas_loteamento_schop_stangherlin.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_de_iniciativa_legislativa_n.o_001_uMuhZG5.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_de_iniciativa_legislativa_n.o_002_2018_-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/386/plol_n.o_003_2019_-__pc_servidores_da_camara_-_r_3nzcBcp.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_de_iniciativa_legislativa_n.o_004_CSID1yT.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/512/plil_n.o_006_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/513/plil_n.o_007_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_de_iniciativa_legislativa_n.o_008_9tWQCHr.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei_de_iniciativa_legislativa_n.o_009_SQXv2Q0.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_de_iniciativa_legislativa_n.o_010_TvvkrAu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_resolucao_n.o_01_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_resolucao_n.o_02_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/508/projeto-de-resolucao-n.o-003-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/570/projeto_de_resolucao_n.o_04_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/680/resolucao_n.o_005_2019_-_devolucao_de_valores_e__o2vVl6a.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/681/projeto_de_resolucao_n.o_06_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/387/req._001_2019_ver._catina.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/388/req._002_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/405/req._003_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/404/req._004_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/416/req._005_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/417/req._006_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/430/req._007_2019_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/442/req._008_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/445/req._009_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/446/req._010_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/452/req._011_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/453/req._012_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/454/req._013_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/458/req._014_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/459/req._015_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/460/req._016_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/489/req._017_2019_dapieve.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/490/req._018_2019_elisangela.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/495/req._019_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/493/req._020_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/494/req._021_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/509/req._022_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/510/req._023_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/511/req._024_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/526/req._025_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/532/req._026_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/533/req._027_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/534/req._028_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/535/req._029_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/536/req._030_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/541/req._031_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/542/req._032_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/543/req._033_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/544/req._034_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/545/req._035_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/546/req._036_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/547/req._037_2019_wolmar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/548/req._038_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/549/req._039_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/550/req._040_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/569/req._041_2019_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/567/req._042_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/578/req._043_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/579/req._044_2019_catina_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/587/req._045_2019_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/588/req._046_2019_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/590/req._047_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/591/req._048_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/620/req._049_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/621/req._050_2019_elisangela.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/625/req._051_2019_igor.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/629/req._052_2019_catina.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/630/req._053_2019_bancada_pp_qGF90WL.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/640/req._054_2019_comissao_legislacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/639/req._055_2019_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/683/req._056_2019_wolmar_dGu5y7U.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/531/tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/466/cljrf.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/501/cljrf_-_par_024.2019_plil_005.2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/502/cljrf_-_par_025.2019_pl_025.2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/503/cljrf_-_par_026.2019_pl_026.2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/506/cljrf_-_par_027.2019_pl_027.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/519/024_2019_-_cljrf_028_2019_-_plol_005.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/520/028_2019_-_cljrf_029_2019_-_prol_003.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/521/029_2019_-_cljrf_030_2019_-_plol_006.2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/523/030_2019_-_cljrf_031_2019_-_plol_007.2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/538/030.2019_-_par_032.2019_-_cljrf_-_plol_007.2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/560/cljrf_033.2019_-_proc_025.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/557/cljrf_-_035.2019_-_proc_032.2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/582/033.2019_-_cljrf_036.2019_-_pl_034.2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/598/parecer_-_com._de_legislacao_justica_e_red._final_no_37.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/599/parecer_-_com._de_legislacao_justica_e_red._final_no_38.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/600/parecer_-_com._de_legislacao_justica_e_red._final_no_39.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/601/parecer_-_com._de_legislacao_justica_e_red._final_no_40.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/602/parecer_-_com._de_legislacao_justica_e_red._final_no_41.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/603/parecer_-_com._de_legislacao_justica_e_red._final_no_42.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/604/parecer_-_com._de_legislacao_justica_e_red._final_no_43.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/605/parecer_-_com._de_legislacao_justica_e_red._final_no_44.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/606/parecer_-_com._de_legislacao_justica_e_red._final_no_45.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/607/parecer_-_com._de_legislacao_justica_e_red._final_no_46.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/608/parecer_-_com._de_legislacao_justica_e_red._final_no_47.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/468/cfocp.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/504/cfocp_-_par_016.2019_pl_026.2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/507/cfocp_-_par_017.2019_pl_027.2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/522/024_2019_-_cfocp_018_2019_-_plol_005.2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/561/cfocp_019.2019_-__proc_025.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/555/cfocp_-_020.2019_-_proc_031.2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/558/cfocp_-_021.2019_-_proc_032.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/583/033.2019_-_cofcp_022.2019_-_pl_034.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/609/parecer_-_com._financas_orcamento_e_contas_publi_ZkbpL3n.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/610/parecer_-_com._financas_orcamento_e_contas_publi_YsKWedo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/611/parecer_-_com._financas_orcamento_e_contas_publi_KmPanEd.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/612/parecer_-_com._financas_orcamento_e_contas_publi_2FUgNLo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/467/cidbes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/505/cidbes_-_par_015.2019_pl_027.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/524/024_2019_-_cidbes_016_2019_-_plol_005.2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/562/cidbes_017.2019_-_proc_025.2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/556/cidbes_-_018.2019_-_proc_031.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/559/cidbes_-_019.2019_-_proc_032.2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/584/033.2019_-_cidbes_020.2019_-_pl_034.2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/613/parecer_com._infraest._desenvolv._e_bem-est._soc_BtxPi8U.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/614/parecer_com._infraest._desenvolv._e_bem-est._soc_x6YtDsI.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/615/parecer_com._infraest._desenvolv._e_bem-est._soc_TmDkUrA.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/616/parecer_com._infraest._desenvolv._e_bem-est._soc_5kzsnV7.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/617/parecer_com._infraest._desenvolv._e_bem-est._soc_JgHD3rL.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/563/par_jur_007.2019_-_proc_025.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/564/par_jur_008.2019_-_proc_030.2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/618/parecer_assessoria_juridica_no_9_de_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/619/parecer_assessoria_juridica_no_10_de_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/652/001_projeto_de_emenda_impositiva_n.o_001.2019_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/653/002_projeto_de_emenda_impositiva_n.o_002.2019_-_dapieve_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/654/003_projeto_de_emenda_impositiva_n.o_003.2019_-_varlei_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/655/004_projeto_de_emenda_impositiva_n.o_004.2019_-_varlei_2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/656/005_projeto_de_emenda_impositiva_n.o_005.2019_-_catina_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/657/006_projeto_de_emenda_impositiva_n.o_006.2019_-_catina_2.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/658/007_projeto_de_emenda_impositiva_n.o_007.2019_-_catina_3.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/659/008_projeto_de_emenda_impositiva_n.o_008.2019_-_catina_4.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/660/009_projeto_de_emenda_impositiva_n.o_009.2019_-__PP1Cv5s.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/661/10_projeto_de_emenda_impositiva_n.o_010.2019_-_e_P0pMWVJ.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/662/10_projeto_de_emenda_impositiva_n.o_010.2019_-_e_4l0IPE2.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/663/012_projeto_de_emenda_impositiva_n.o_012.2019_-__zORWWsk.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/664/013_projeto_de_emenda_impositiva_n.o_013.2019_-__MWN35S0.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/665/014_projeto_de_emenda_impositiva_n.o_014.2019_-_ezio_1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/666/015_projeto_de_emenda_impositiva_n.o_015.2019_-_ezio_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/667/016_projeto_de_emenda_impositiva_n.o_016.2019_-_ezio_3.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/668/017_projeto_de_emenda_impositiva_n.o_017.2019_-_igor_1.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/669/018_projeto_de_emenda_impositiva_n.o_018.2019_-_igor_2.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/670/019_projeto_de_emenda_impositiva_n.o_019.2019_-_igor_3.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/671/020_projeto_de_emenda_impositiva_n.o_020.2019_-_maia_2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/672/021_projeto_de_emenda_impositiva_n.o_021.2019_-_maia_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/673/022_projeto_de_emenda_impositiva_n.o_022.2019_-_maia_3.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/674/023_projeto_de_emenda_impositiva_n.o_023.2019_-__7fntXKr.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/675/024_projeto_de_emenda_impositiva_n.o_024.2019_-__QHOF1sQ.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/676/025_projeto_de_emenda_impositiva_n.o_025.2019_-__flBMGvn.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/677/026_projeto_de_emenda_impositiva_n.o_026.2019_-_wolmar_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/678/027_projeto_de_emenda_impositiva_n.o_027.2019_-_wolmar_2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2019/679/028_projeto_de_emenda_impositiva_n.o_028.2019_-_wolmar_3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>