--- v0 (2026-01-02)
+++ v1 (2026-04-06)
@@ -54,1749 +54,1749 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Documento Recebido</t>
   </si>
   <si>
     <t>WOLMAR PICOLI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/847/representacao_19.11.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/847/representacao_19.11.2020.pdf</t>
   </si>
   <si>
     <t>Representação por Quebra de Decoro Parlamentar cumulada com Pedido de Cassação.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETARIA DE GESTÃO ADMINISTRATIVA N.º 002/2020_x000D_
 _x000D_
 Encaminha Projeto de Lei n.º 001/2020, o qual "Autoriza a prorrogação do contrato temporário de Médico Ginecologista e Obstetra."</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/705/of._005_2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/705/of._005_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, com fundamento no art. 18 da Lei Orgânica, convoca os Senhores(as) Vereadores(as) para Sessão Extraordinária, no dia 13 de janeiro do corrente, tendo por finalidade deliberar os Projetos de Leis n.º 002/2020 e n.º 003/2020.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/708/oficio_sma_006.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/708/oficio_sma_006.2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SMA N.º 006/2020, que convoca para Sessão Extraordinária para apreciação dos Projetos de Lei n.ºs 004 e 005/2020.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/711/of_20_2020191.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/711/of_20_2020191.pdf</t>
   </si>
   <si>
     <t>Of. n.º 020/2020 da Secretaria Municipal de Administração, o qual convoca os os Senhores(as) Vereadores(as) para Sessão Extraordinária, com fundamento no art. 18 da Lei Orgânica, para deliberar os seguintes Projetos de Lei:_x000D_
 * PROJETO DE LEI N.º 006/2020 - "Autoriza ao Executivo a abertura de Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 4.240.999,94";_x000D_
 * PROJETO DE LEI N.º 007/2020 - "Autoriza ao Executivo a suspender os contratos temporários de Médico, objeto da Lei Municipal n.º 3.299/2019";_x000D_
 * PROJETO DE LEI N.º 008/2020 - "Autoriza ao Executivo a prorrogar os contratos de Operador de Máquina, objeto da Lei Municipal n.º 3.274/2019".</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/717/oficio_22.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/717/oficio_22.2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão na pauta de votação da Sessão Extraordinária o Projeto de Lei n.º 009/2020, que "Autoriza ao Executivo a abertura de Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 415.000,00"</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/718/of_sma_023.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/718/of_sma_023.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha os seguintes Projetos de Lei: _x000D_
 PROJETO DE LEI N.º 010/2020 - “CRIA O PROGRAMA MUNICIPAL DE PRÁTICAS RESTAURATIVAS NAS ESCOLAS E DÁ OUTRAS PROVIDÊNCIAS”_x000D_
 PROJETO DE LEI N.º 011/2020 - “AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER MONUMENTO EM DOAÇÃO, A SUA CONSTRUÇÃO EM ESPAÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/719/of_sma_025.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/719/of_sma_025.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha os seguintes Projetos de Leis:_x000D_
 - PROJETO DE LEI Nº 012/2020 - Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 452.000,00._x000D_
 - PROJETO DE LEI Nº 013/2020 - Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 231.000,00._x000D_
 - PROJETO DE LEI N° 014/2020 - Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 300.000,00._x000D_
 - PROJETO DE LEI Nº 015/2020 - Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 243.750,00.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/743/oficio_no_033_2020_-_convoca_extraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/743/oficio_no_033_2020_-_convoca_extraordinaria.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, com fundamento no art. 18 da Lei Orgânica, convoca os Senhores(as) Vereadores(as) para Sessão Extraordinária, no dia 16 de março do corrente, tendo por finalidade deliberar o seguinte Projeto de Lei:_x000D_
 Projeto de lei n.º 002/2020, o qual "Autoriza o Município a receber imóvel em doação da Mitra Diocesana de Santa Maria, destinado a construção de uma quadra de esportes coberta na localidade de São José, Núcleo de São Xavier,4.º distrito de Jaguari".</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/748/oficio_037_2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/748/oficio_037_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, com fundamento no art. 18 da Lei Orgânica, convoca os Senhores(as) Vereadores(as) para Sessão Extraordinária, no dia 02 de abril do corrente, tendo por finalidade deliberar o sobre o Projeto de Lei n.º 017/2020.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/750/of_042_2020_convocacao_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/750/of_042_2020_convocacao_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, com fundamento no art. 18 da Lei Orgânica, convoca os Senhores(as) Vereadores(as) para Sessão Extraordinária, no dia 27 de abril do corrente, tendo por finalidade deliberar o sobre os Projetos de Lei n.º 018/2020, n.º 019/2020 e n.º 020/2020.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/759/ofc_sma_043.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/759/ofc_sma_043.2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SMA N.º 043/2020, encaminha Projeto de Lei n.º 021/2020, o qual "Dispõe sobre o pagamento de débitos ou obrigações do Município, nos termos do art. 100, §§ 3º e 4º, da Constituição Federal, decorrentes de decisões judiciais, considerados de pequeno valor".</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/761/045_-_camara_-_convoca_pl_022.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/761/045_-_camara_-_convoca_pl_022.2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, com fundamento no art. 18 da Lei Orgânica, convoca os Senhores(as) Vereadores(as) para Sessão Extraordinária, no dia 27 de abril do corrente, tendo por finalidade deliberar o sobre o Projeto de Lei n.º 022/2020._x000D_
 _x000D_
 Projeto de Lei n.º 022/2020 - “DISPÕE SOBRE AS SANÇÕES ADMINISTRATIVAS APLICÁVEIS PELO DESCUMPRIMENTO DAS MEDIDAS URGENTES DETERMINADAS PARA CONTENÇÃO E ENFRENTAMENTO DA EPIDEMIA DE CORONAVÍRUS (COVID-19), NO MUNICÍPIO DE JAGUARI E ESTABELECE O RESPECTIVO PROCESSO ADMINISTRATIVO ESPECIAL”.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/853/of._sma_no_085.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/853/of._sma_no_085.2020.pdf</t>
   </si>
   <si>
     <t>Of. SMA n.º 085/2020, o qual convoca para Sessão Extraordinária para apreciação dos seguintes Projetos de Lei:_x000D_
 Projeto de Lei n.º 046/2020 - Estima a Receita e Fixa a Despesa do Município de Jaguari- RS para o Exercício Financeiro de 2021;_x000D_
 Projeto de Lei n.º 047/2020 - Altera os Artigo 143 e 210 da Lei Municipal  n.º 1.403, de 29.11.1978, que dispõe sobre o Código Tributário Municipal;_x000D_
 Projeto de Lei n.º 048/2020 - Altera o artigo 2º da Lei Municipal n. 3090, de 18.12.2015, que fixa índice estabelece calendário para reposição da base de cálculo do IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/846/of._gab._196.2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/846/of._gab._196.2020.pdf</t>
   </si>
   <si>
     <t>Ofício do Gabinete n.º 196/2020 - Relato sobre a conduta de Vereadora e da necessidade de apuração.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VARLEI BERGUER</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/731/ind._001_2020_varlei-mesclado.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/731/ind._001_2020_varlei-mesclado.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal, a análise do Projeto de Lei em anexo, o qual “Cria o Programa Prata da Casa, que estabelece a obrigatoriedade de dar oportunidade para a apresentação de talentos locais na abertura de eventos musicais que tenham financiamento público municipal”, para o município de Jaguari.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/735/ind._002_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/735/ind._002_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que a Vigilância Sanitária do Município de Jaguari, realize a fiscalização nos estabelecimentos comerciais que vendem produtos perecíveis, afim de orientação e fiscalização sobre prazos de validade dos produtos, na forma disposta pelo artigo 31, da Lei Federal n.º 8.078/1990 – Código de Defesa do Consumidor.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MAIA DA BORRACHARIA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/736/ind._003_2020__maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/736/ind._003_2020__maia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja denominada parte da estrada da Localidade de Santo Izidro, de “Travessão Leonardo Becker”, espaço esse compreendido entre a Pranchada do Rio Jaguarizinho até a antiga residência de Normélio Monteiro.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/745/ind._004_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/745/ind._004_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja realizada a contratação de um Educador Físico, com o objetivo de orientação as atividades esportivas gratuitas à população, para que ocorra assim, uma melhor utilização das quadras de esportes e campos de futsal de nossa cidade.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja efetuado aumento no valor repassado mensalmente à Pequena Casa da Divina Providência de Jaguari.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/837/ind._006_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/837/ind._006_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja desenvolvido no Município o Programa “Jaguari sem Fome”, com o objetivo de realizar o levantamento das situações de vulnerabilidade das famílias, garantir uma alimentação saudável através da distribuição de cestas básicas, assim como sejam fiscalizados e acompanhados os cidadãos que participarem deste programa.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ELISÂNGELA PICCOLI DRI</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/848/ind._007_2020_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/848/ind._007_2020_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, reiterar ao Executivo Municipal, a Indicação N.º 017/2019, o qual objetiva analisar do Projeto de Lei em anexo, que “Institui a Política Municipal de Desenvolvimento Rural Sustentável da Agricultura Familiar”, para o Município de Jaguari.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Julgamento de Contas de Governo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/741/contas_executivo_municipal_2017_-_00441-0200.17-6.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/741/contas_executivo_municipal_2017_-_00441-0200.17-6.pdf</t>
   </si>
   <si>
     <t>Contas de Governo do Município de Jaguari – Exercício 2017.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/730/mocao_de_apoio_001_2020_-_predio_forum.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/730/mocao_de_apoio_001_2020_-_predio_forum.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à denominação das futuras instalações do Foro da Comarca de Jaguari de “Desembargador Clademir José Ceolin Missagia”, em razão de sua biografia, trajetória e por ser jaguariense.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/746/mocao_de_apoio_002_2020_-_estiagem.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/746/mocao_de_apoio_002_2020_-_estiagem.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à homologação do Decreto Executivo N.º 018/2020, o qual Decreta Situação de Emergência nas áreas do Município de Jaguari afetadas por Estiagem.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>IGOR ROSA TAMBARA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/819/mocao_de_apoio_003_2020_-_concurso_publico_area_de_seguranca_publica.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/819/mocao_de_apoio_003_2020_-_concurso_publico_area_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Convocação dos Aprovados no Concurso Público de 2018 na área de Segurança Pública, para os Cargos de Inspetor e Escrivão de Polícia Civil do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/820/mocao_de_repudio_004_2020_-_reforma_tributaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/820/mocao_de_repudio_004_2020_-_reforma_tributaria.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra a “Reforma Tributária” proposta pelo Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>CÁTINA MONTEIRO</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/726/inf._001_2020_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/726/inf._001_2020_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar a Mesa Diretora desta Casa Legislativa, que seja informado o valor da remuneração dos servidores da Câmara Municipal de Jaguari, bem como a carga horária de cada um deles.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/727/inf._002_2020_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/727/inf._002_2020_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, qual era o custo com combustível das linhas de transporte escolar realizadas pelo Município de Jaguari no ano de 2019 (disponibilizado através de notas fiscais), bem como o valor de cada linha de transporte escolar que foi licitado no ano de 2020.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/728/inf._003_2020_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/728/inf._003_2020_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, qual era o valor das despesas com o serviço de recolhimento do lixo quando era realizado pelo Município de Jaguari; bem como, o custo para o Município com o recolhimento do lixo realizado por empresa terceirizada.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/737/inf._004_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/737/inf._004_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, qual é o instrumento legal utilizado pelo Executivo, para a cessão do espaço público da Quadra de Esportes da antiga Escola São José.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/744/inf._005_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/744/inf._005_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, quem é o proprietário do imóvel localizado na Rua Júlio de Castilhos, próximo a Ponte, ao lado direito no sentido Centro/Bairro; bem como o responsável pelo referido imóvel até presente data.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/754/inf._006_2020_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/754/inf._006_2020_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, qual a situação e onde se encontram os ônibus que realizavam o transporte escolar em nosso Município.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/755/inf._007_2020_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/755/inf._007_2020_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, a relação dos funcionários que realizavam o recolhimento de lixo quando era feito pelo Município de Jaguari, bem como a remuneração mensal individual dos mesmos, nos últimos dois anos que prestaram tal serviço.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/770/inf._008_2020_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/770/inf._008_2020_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, quem faz a escala de trabalho da SAMU, bem como, quem fez e assinou a escala de trabalho da SAMU no dia 09 de maio de 2020.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/774/inf._009_2020_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/774/inf._009_2020_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, em qual fase de encontra a Sindicância do Município de Jaguari com relação ao fato ocorrido em dia 09 de maio de 2020 com a SAMU. Igualmente, solicita o prazo legal de conclusão deste procedimento administrativo.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/782/inf._010_2020_wolmar.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/782/inf._010_2020_wolmar.doc</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar à Mesa Diretora desta Casa Legislativa, que seja informado se será procedido o desconto no subsídio dos Vereadores, pela não realização da Sessão Ordinária de 22 de junho de 2020.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/786/inf._011_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/786/inf._011_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado à Mesa Diretora desta Casa Legislativa, quem são os integrantes do Conselho Municipal de Habitação, bem como quais os critérios de escolha dos membros integrantes do referido Conselho.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/790/inf._012_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/790/inf._012_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar à Mesa Diretora desta Casa Legislativa, que seja informado o motivo pelo qual não foi solicitado o Parecer Jurídico para a Moção de Apoio N.º 001/2020.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar à Mesa Diretora desta Casa Legislativa, que seja informado o andamento do processo referente à denúncia efetivada por este Vereador, no ano de 2018, a qual reportou que a Vereadora Cátina Monteiro Frescura recebeu material da obra da Ponte Júlio de Castilhos.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/807/inf._014_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/807/inf._014_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Presidente do Legislativo, que realize esclarecimentos a cerca de sua manifestação sobre a reportagem do Jornal Jaguar publicada na edição do dia 21 de agosto de 2020, na página 02.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/808/inf._015_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/808/inf._015_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Hospital Caridade de Jaguari, relação de todos os servidores de outras cidades que foram contratados por esta instituição no ano de 2020.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/814/inf._016_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/814/inf._016_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado quais as empresas que participaram do processo licitatório para o calçamento que está sendo executado nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado quais os critérios para a distribuição de coberturas para casas atingidas pela última queda de granizo no Município.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado qual a função do Senhor Anízio Feliciane no Governo Municipal.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/827/inf._019_2020_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/827/inf._019_2020_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado quais foram as Emendas Parlamentares recebidas durante os anos de 2017 a 2020, com detalhamento do valor, ano, parlamentar que encaminhou e partido político.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/828/inf._020_2020_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/828/inf._020_2020_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado qual o saldo do Fundo de Previdência dos Servidores Públicos Municipais de Jaguari – FUNPREV em dezembro de 2008.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/830/inf._021_2020_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/830/inf._021_2020_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado quais critérios são adotados pela Secretaria de Saúde, no que se refere ao transporte de pacientes com os carros da referida Secretaria. _x000D_
 _x000D_
 Fábio da Silva Franco,_x000D_
 Vereador.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/832/inf._022_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/832/inf._022_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar a CORSAN, que seja informada a razão pelo qual ainda não foi perfurado o poço artesiano na localidade de Jaguarizinho, 1º distrito, conforme documento em anexo. Tal solicitação se faz necessária frente à previsão de estiagem que se aproxima nos próximos meses.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/840/inf._023_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/840/inf._023_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado o motivo pelo qual, há mais de três meses, a comunidade do Assentamento Santo Reis, 3º distrito, não foi atendida com o serviço do trator de esteira, sendo que outras pessoas receberam o mesmo serviço em um período de tempo menor.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/702/pedido_de_prov._001_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/702/pedido_de_prov._001_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação da estrada da localidade de Fontana Freda, especialmente do Cemitério de Fontana Freda até a localidade de Chapadãozinho.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>VALDEMAR VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/729/pedido_de_prov._002_2020_valdemar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/729/pedido_de_prov._002_2020_valdemar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a recuperação do calçamento da Rua dos Atiradores, no Bairro Nossa Senhora de Lourdes. Tal solicitação se faz necessária, visto que na referida rua falta pedras de calçamento e em alguns lugares o calçamento afundou, além de outros problemas existentes, dificultando assim, a mobilidade das pessoas e carros.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/734/pedido_de_prov._003_2020_valdemar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/734/pedido_de_prov._003_2020_valdemar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Colocação de cascalho no acesso a propriedade de Darzone Zuchetto, na Localidade de Faxinal, 4º distrito. Tal solicitação já havia sido realizada em 02 de outubro de 2017, conforme cópia da Indicação n.º 031/2017, em anexo;_x000D_
 •	Atenção especial na estrada que cruza em frente ao Cemitério da            Linha 10, especialmente, ao bueiro e a vegetação que dificulta o trânsito;_x000D_
 •	Colocação de cascalho próximo a entrada da propriedade de Valmor Dalosto;_x000D_
 •	Colocação de cascalho no Travessão do Faxinal, especialmente, ao final do mesmo, pois os buracos dificultam a circulação e existem muitos agricultores que utilizam o travessão.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/738/pedido_de_prov._004_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/738/pedido_de_prov._004_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias junto a CORSAN, para solucionar o mais rápido possível o problema de esgoto do Bairro Promorar.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/766/pedido_de_prov._005_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/766/pedido_de_prov._005_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a perfuração de poço artesiano para as famílias da Localidade de Pedreira, 3º distrito, mais precisamente entre a Localidade de Fontana Freda e Ijucapirama, conforme abaixo-assinado em anexo.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/783/pedido_de_prov._006_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/783/pedido_de_prov._006_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a reposição de lâmpadas nas comunidades rurais, em razão do longo tempo em que não é realizada tal reposição.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/784/pedido_de_prov._007_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/784/pedido_de_prov._007_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para calçamento na rua que dá acesso ao Loteamento Vale do Sol.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/785/pedido_de_prov._008_2020_valdemar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/785/pedido_de_prov._008_2020_valdemar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja demarcada vaga de estacionamento para idosos em frente a Agência dos Correios de Jaguari, na forma determinada pela legislação.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/791/pedido_de_prov._009_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/791/pedido_de_prov._009_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a requisição, com urgência, para CORSAN, da instalação de rede de esgoto no Bairro Promorar, conforme preconiza o Convênio existente, em razão das precárias condições ocasionadas em razão da falta de tal serviço público essencial naquela comunidade.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/799/pedido_de_prov._010_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/799/pedido_de_prov._010_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de uma praça de brinquedos e uma academia de ginástica na comunidade Nossa Senhora Aparecida, localidade de Boca da Picada, 1º distrito.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/800/pedido_de_prov._011_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/800/pedido_de_prov._011_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para limpeza das ruas e calçadas de nossa cidade, após a conclusão da obra de encanamento que está sendo realizada. Tal pedido se faz necessário, frente ao acúmulo de barro na frente das lojas, ocasionado pela obra.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/806/pedido_de_prov._012_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/806/pedido_de_prov._012_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a construção de banheiro público na Praça Gilson Carlos Reginatto. Tal pedido se faz necessário, frente ao grande fluxo de pessoas que frequentam o local, bem como por ser uma das poucas praças do Estado que não possui banheiro público.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/813/pedido_de_prov._013_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/813/pedido_de_prov._013_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, reiterar ao Executivo Municipal, o Pedido de Providências                  N.º 009/2020, o qual solicita que sejam tomadas as providências necessárias para a requisição, com urgência, para CORSAN, da instalação de rede de esgoto no Bairro Promorar, conforme preconiza o Convênio existente, em razão das precárias condições ocasionadas em razão da falta de tal serviço público essencial naquela comunidade.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/818/pedido_de_prov._014_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/818/pedido_de_prov._014_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para a construção de uma Unidade de Saúde e uma Creche no Bairro Consolata.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para melhorias/reformas nas casas do Bairro Promorar.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Patrolamento e cascalhamento da estrada da Localidade do Pessegueiro e corredores que ligam Pessegueiro a localidade do Pinheirinho, 4º distrito;_x000D_
 •	Patrolamento da estrada de acesso à residência do Sr. Derli da Silva, na localidade de Mangueirinha, 4º distrito_x000D_
 •	Patrolamento do corredor de acesso a residência do Sr. Elvio Nich, bem como patrolamento e cascalhamento da estrada que vai até a residência do Sr. Lourenço Schopf, na localidade de São José, 4º distrito.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/829/pedido_de_prov._017_2020_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/829/pedido_de_prov._017_2020_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Serviço de retroescavadeira para dar acesso à lavoura de Rodrigo Schopf, na localidade do Rincão dos Alves, 4º distrito._x000D_
 •	Patrolamento e cascalhamento da estrada do Rincão dos Alves, bem como, da estrada que dá acesso à propriedade de Bruno Piecha e demais vizinhos, na localidade de Rincão dos Alves, 4º distrito. _x000D_
 _x000D_
 Nestes termos, pede deferimento._x000D_
 _x000D_
 Fábio da Silva Franco,_x000D_
 Vereador.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Para realizar a retirada das pedras próximas da pranchada do Rincão dos Alves, bem como embaixo de sua estrutura, tendo em vista que o percurso da água está em parte obstruído;_x000D_
 •	Patrolamento do travessão próximo ao Cemitério da localidade de Linha 10, bem como desobstruir o bueiro próximo a propriedade de Sr. Jacir Cardozo. _x000D_
 _x000D_
 _x000D_
 Fábio da Silva Franco,_x000D_
 Vereador.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/835/pedido_de_prov._019_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/835/pedido_de_prov._019_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para abertura de estrada próxima a propriedade de Ereci Geraldo Minuzzi, na localidade de Mangueirinha, 4º distrito, conforme Termo de Declaração em anexo.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/836/pedido_de_prov._020_2020_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/836/pedido_de_prov._020_2020_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para colocação de aproximadamente 5 cargas de cascalho na residência da Senhora Vanir Matiazi Schubert, na localidade de Pinheirinho, 4º  distrito,  tendo em vista o interesse em fazer um novo acesso em sua propriedade._x000D_
 Vereador Fábio da Silva Franco.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/841/pedido_de_prov._021_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/841/pedido_de_prov._021_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para aumentar a altura da caixa d’água do Poço Artesiano da localidade de Barragem, 4º distrito, tendo em vista que algumas pessoas sofrem pela falta de água que chega com baixa pressão em suas residências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/843/pedido_de_prov._022_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/843/pedido_de_prov._022_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para que seja perfurado um poço artesiano da localidade de Chapadãozinho, 1º distrito.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>EZIO JOCELITO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/849/pedido_de_prov._023_2020_cito.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/849/pedido_de_prov._023_2020_cito.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para colocação de cobertura nos pontos de mototáxi na cidade.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COFCP - Comissão de Orçamento Finanças e Contas Públicas</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/792/projeto_de_decreto_legislativo_n.o_002_2020_-_co_j7O8E9Z.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/792/projeto_de_decreto_legislativo_n.o_002_2020_-_co_j7O8E9Z.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas do Executivo Municipal de Jaguari, referente ao Exercício Financeiro de 2017.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/703/pl_001.2020_prorrogacontratomedicoginecologistaobstetra.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/703/pl_001.2020_prorrogacontratomedicoginecologistaobstetra.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação do contrato temporário de Médico Ginecologista e Obstetra.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/706/pl_002.2020_contratomedico-ubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/706/pl_002.2020_contratomedico-ubs.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Médico UBS.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/707/pl_003.2020_creditoespecial_-_video_monitoramento.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/707/pl_003.2020_creditoespecial_-_video_monitoramento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 100.467,04.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/709/pl_004.2020_revisaosalarialmagisterio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/709/pl_004.2020_revisaosalarialmagisterio.pdf</t>
   </si>
   <si>
     <t>“CONCEDE AUMENTO REAL AO QUADRO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/710/pl_005.2020_revisaosalarialagentesaude.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/710/pl_005.2020_revisaosalarialagentesaude.pdf</t>
   </si>
   <si>
     <t>“CONCEDE AUMENTO REAL AO QUADRO DE AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/712/pl_006.2020_creditoespecial_-_avancar_cidades.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/712/pl_006.2020_creditoespecial_-_avancar_cidades.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 006/2020 - "Autoriza ao Executivo a abertura de Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 4.240.999,94".</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/714/pl_007.2020_suspendecontratomedico-esf.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/714/pl_007.2020_suspendecontratomedico-esf.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A SUSPENSÃO DE CONTRATAÇÕES TEMPORÁRIAS DE MÉDICO ESF"</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/715/pl_008.2020_prorrogacontratooperador.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/715/pl_008.2020_prorrogacontratooperador.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação de contratos temporários de Operador de Máquinas"</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/716/pl_009.2020_creditoespecial_-_aquis_escavadeira__32lkXFR.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/716/pl_009.2020_creditoespecial_-_aquis_escavadeira__32lkXFR.pdf</t>
   </si>
   <si>
     <t>"Autoriza ao Executivo a abertura de Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 415.000,00"</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/720/pl_010.2020_praticasrestaurativasescolas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/720/pl_010.2020_praticasrestaurativasescolas.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Práticas Restaurativas nas escolas e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/721/pl_011.2020_monumentofriuli.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/721/pl_011.2020_monumentofriuli.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber monumento em doação, a sua construção em espaço público e dá outras providências.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/722/pl_012.2020_creditoespecial_-_patrulhaagricola.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/722/pl_012.2020_creditoespecial_-_patrulhaagricola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 452.000,00.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/723/pl_013.2020_creditoespecial_-_mudasvideira.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/723/pl_013.2020_creditoespecial_-_mudasvideira.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 231.000,00.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/724/pl_014.2020_creditoespecial_-_abastecagua.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/724/pl_014.2020_creditoespecial_-_abastecagua.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 300.000,00.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/725/pl_015.2020_creditoespecial_-_quadra4odistrito.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/725/pl_015.2020_creditoespecial_-_quadra4odistrito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 243.750,00.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/742/pl_016.2020_rec.doacaoq.esportess.jose4.od.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/742/pl_016.2020_rec.doacaoq.esportess.jose4.od.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber imóvel em doação da Mitra Diocesana de Santa Maria, destinado a construção de uma quadra de esportes coberta na localidade de São José, Núcleo de São Xavier, 4.º distrito de Jaguari.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/749/pl_017.2020_convalidaestadocalamidadecoronavirus.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/749/pl_017.2020_convalidaestadocalamidadecoronavirus.pdf</t>
   </si>
   <si>
     <t>Reconhece a calamidade pública municipal, convalida as medidas disciplinadas no Decreto Executivo nº 028, de 25.03.2020, autoriza a prorrogação de vencimento de dívidas de natureza tributárias e não tributárias do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/751/pl_018.2020_acrescecargoagentecombateendemias.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/751/pl_018.2020_acrescecargoagentecombateendemias.pdf</t>
   </si>
   <si>
     <t>Acresce um cargo de Agente de Combate a Endemias ao Quadro de Cargos Efetivo.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/752/pl_019.2020_gratificacaomotoristaambulancia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/752/pl_019.2020_gratificacaomotoristaambulancia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação mensal aos Motoristas designados para a condução de ambulâncias.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/753/pl_020.2020_gratificacaofiscalcontrato.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/753/pl_020.2020_gratificacaofiscalcontrato.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação mensal ao servidor designado para a fiscalização e controle de contratos, convênios e parcerias.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/760/pl_021.2020_fixa_valor_rpv.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/760/pl_021.2020_fixa_valor_rpv.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N.º 021/2020, o qual "Dispõe sobre o pagamento de débitos ou obrigações do Município, nos termos do art. 100, §§ 3º e 4º, da Constituição Federal, decorrentes de decisões judiciais, considerados de pequeno valor".</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/762/pl_022.2020_sancoesadministrativascoronavirus.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/762/pl_022.2020_sancoesadministrativascoronavirus.doc</t>
   </si>
   <si>
     <t>PROJETO  DE  LEI  N° 022/2020 - "Dispõe sobre as sanções administrativas aplicáveis pelo descumprimento das medidas urgentes determinadas para contenção e enfrentamento da epidemia de Coronavírus (COVID-19), no Município de Jaguari e estabelece o respectivo Processo Administrativo Especial".</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/763/pl_023.2020_rec.doacaoq.esportes-segredo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/763/pl_023.2020_rec.doacaoq.esportes-segredo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber imóvel em doação do casal Nelson Turchetti e Terezinha Pavinatto Turchetti, destinado a construção de uma quadra de esportes coberta na localidade de Boca da Picada Segredo, 3.º distrito de Jaguari.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/764/pl_024.2020_creditoespecial_-_redegashospital.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/764/pl_024.2020_creditoespecial_-_redegashospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento de 2020, no valor de R$ 198.100,00.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/765/pl_025.2020_creditoespecial_-_micro-onibus.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/765/pl_025.2020_creditoespecial_-_micro-onibus.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 450.000,00.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/767/pl_026.2020_prorrogasuspendeed.fisico.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/767/pl_026.2020_prorrogasuspendeed.fisico.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação da contratação temporária de Profissional de Educação Física e suspende a sua vigência contratual.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/768/pl_027.2020_vigenciacontratosoperadormedico.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/768/pl_027.2020_vigenciacontratosoperadormedico.pdf</t>
   </si>
   <si>
     <t>Altera o prazo de vigência dos contratos temporários de Operador de Máquina e Médico ESF, que especifica.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/771/pl_028.2020_acresceatividadesinsalubres.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/771/pl_028.2020_acresceatividadesinsalubres.pdf</t>
   </si>
   <si>
     <t>Acresce atividades insalubres a Lei Municipal nº 1.959, de 30.12.1992.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/772/pl_029.2020_reduzcargahorariamedico-ubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/772/pl_029.2020_reduzcargahorariamedico-ubs.pdf</t>
   </si>
   <si>
     <t>Autoriza a redução da carga horária de uma contratação temporária de Médico UBS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/773/pl_030.2020_contratomedicoubs-8hs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/773/pl_030.2020_contratomedicoubs-8hs.pdf</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/787/pl_031.2020_aliquotafunprev_14.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/787/pl_031.2020_aliquotafunprev_14.pdf</t>
   </si>
   <si>
     <t>Altera a alíquota de contribuição laboral ao RPPS, prevista na Lei Municipal nº 2.200, de 31.12.1999.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/788/pl_032.2020_acrescecargahorariamedico-ubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/788/pl_032.2020_acrescecargahorariamedico-ubs.pdf</t>
   </si>
   <si>
     <t>Autoriza o aumento da carga horária de uma contratação temporária de Médico UBS.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/789/pl_033.2020_contratomedico-ubs_covid_19.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/789/pl_033.2020_contratomedico-ubs_covid_19.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Médico UBS para a Unidade de Síndrome Gripal.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/794/pl_034.2020_contratacao-tecenfermagem.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/794/pl_034.2020_contratacao-tecenfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Técnico de Enfermagem.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/802/pl_035.2020_creditoespecial_-_aquis_2_veiculos_saude_cp_2018_2019_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/802/pl_035.2020_creditoespecial_-_aquis_2_veiculos_saude_cp_2018_2019_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 105.000,00.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/803/pl_036.2020_creditoespecial_-_aquis_2_veiculos_agricultura.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/803/pl_036.2020_creditoespecial_-_aquis_2_veiculos_agricultura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2020, no valor de R$ 119.900,00.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/811/pl_037_e_038.2020_concessaouso_aragana_e_apicomel.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/811/pl_037_e_038.2020_concessaouso_aragana_e_apicomel.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão Onerosa de Uso de imóvel à empresa F. G. dos REIS - ME, mediante contrapartida.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/812/pl_037_e_038.2020_concessaouso_aragana_e_apicomel.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/812/pl_037_e_038.2020_concessaouso_aragana_e_apicomel.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão Onerosa de Uso de imóvel à empresa ANNAMELL LTDA., mediante contrapartida.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/804/pl_039.2020_retificalei3.362acrescecargahorariamedico-ubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/804/pl_039.2020_retificalei3.362acrescecargahorariamedico-ubs.pdf</t>
   </si>
   <si>
     <t>Retifica o parágrafo único da Lei Municipal nº 3.362/2020, que autoriza o aumento da carga horária de uma contratação temporária de Médico UBS.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/838/pl_040.2020_ldo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/838/pl_040.2020_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2021 (Lei das Diretrizes Orçamentárias – LDO/2021).</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/839/pl_041.2020_vedanomeacaocondenados-m.penha_e_fminicidio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/839/pl_041.2020_vedanomeacaocondenados-m.penha_e_fminicidio.pdf</t>
   </si>
   <si>
     <t>Veda nomeação e ou designação para cargo em comissão, função gratificada e gratificação de função de condenados pela Lei Maria da Penha e Lei do Feminicídio.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/842/pl_042.2020_veiculostransporteescolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/842/pl_042.2020_veiculostransporteescolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os veículos em serviço de transporte coletivo escolar e dá outras providências.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/850/pl_043.2020_alteratabelacusteioespecial_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/850/pl_043.2020_alteratabelacusteioespecial_1.pdf</t>
   </si>
   <si>
     <t>Estabelece novo Plano de Custeio Especial ao RPPS, previsto na Lei Municipal nº 2.200, de 31.12.1999.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/851/pl_044.2020_suspende_recolhimento_custeioespecial.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/851/pl_044.2020_suspende_recolhimento_custeioespecial.pdf</t>
   </si>
   <si>
     <t>Suspende o recolhimento das contribuições do Custeio Especial devidas ao RPPS, nos termos da Lei Complementar nº 173, de 28.05.2020.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/852/pl_045.2020_suspendecontratomedicos_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/852/pl_045.2020_suspendecontratomedicos_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a suspensão de contratações temporárias de Médico UBS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/855/pl__046.2020_ldo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/855/pl__046.2020_ldo.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Jaguari - RS para o Exercício Financeiro de 2021</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/856/pl_047._048_2020_alteraart.143ctm.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/856/pl_047._048_2020_alteraart.143ctm.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 143 e 210 da Lei Municipal nº 1.403, de 29.11.1978, que dispõe sobre o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/857/pl_047._048_2020_alteraart.143ctm.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/857/pl_047._048_2020_alteraart.143ctm.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei Municipal nº 3.090, de 18.12.2015, que fixa índice e estabelece calendário para reposição da base de cálculo do IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>PLIL</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/733/plol_001_2020_-_institui_o_dia_municipal_do_doad_BC8Wbai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/733/plol_001_2020_-_institui_o_dia_municipal_do_doad_BC8Wbai.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Doador Voluntário de Sangue e a Semana Municipal de Incentivo à Doação de Sangue, e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/756/projeto_de_lei__002_2020_-_duodecimo_-_ver._catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/756/projeto_de_lei__002_2020_-_duodecimo_-_ver._catina.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO DO REPASSE ESPONTÂNEO DO DUODÉCIMO DO PODER LEGISLATIVO DE JAGUARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/775/plol_003_2020_-__da_denominacao_a_antiga_escola_sao_jose.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/775/plol_003_2020_-__da_denominacao_a_antiga_escola_sao_jose.pdf</t>
   </si>
   <si>
     <t>Dá denominação “Centro Cultural Padre Nelson Friedrich”, à antiga Escola São José.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/776/plol_004.2020_-__fixacao_dos_subsidios_do_prefei_OI4oUfr.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/776/plol_004.2020_-__fixacao_dos_subsidios_do_prefei_OI4oUfr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito e do Vice-Prefeito para a Legislatura 2021-2024 e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/777/plol_005.2020_-__fixacao_dos_subsidios_dos_secre_mU5zRDY.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/777/plol_005.2020_-__fixacao_dos_subsidios_dos_secre_mU5zRDY.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Secretários Municipais para a Legislatura 2021-2024 e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/778/plol_006.2020_-__fixacao_do_subsidios_dos_veread_YPwyQz0.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/778/plol_006.2020_-__fixacao_do_subsidios_dos_veread_YPwyQz0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Vereadores Municipais para a Legislatura 2021-2024 e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/795/plol_007.2020_-__nome_biblioteca_municipal.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/795/plol_007.2020_-__nome_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Dá denominação “Biblioteca Pública Municipal Padre Nelson Friedrich”, à Biblioteca Pública do Município de Jaguari.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/796/plol_008.2020_-__nome_ginasio_sao_jose.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/796/plol_008.2020_-__nome_ginasio_sao_jose.pdf</t>
   </si>
   <si>
     <t>Dá denominação “Centro Cultural Ginásio São José”, à antiga Escola São José.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/797/plol_009_2020_-_institui_o_dia_municipal_do_fumicultor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/797/plol_009_2020_-_institui_o_dia_municipal_do_fumicultor.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Fumicultor, a ser comemorado anualmente em 28 de outubro.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/805/plol_010.2020_-__brinquedos_adaptados.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/805/plol_010.2020_-__brinquedos_adaptados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de brinquedos para crianças e pessoas com deficiências em parques, praças e outros locais públicos destinados à prática de esportes e lazer.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/834/plol_011_2020_-__servico_municipal_de_protecao_aos_animais.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/834/plol_011_2020_-__servico_municipal_de_protecao_aos_animais.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço Municipal de Proteção aos Animais e disciplina as relações humanas com os canídeos e felinos domésticos.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/845/plol_012_2020_-__projeto_ambiente_sustentavel.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/845/plol_012_2020_-__projeto_ambiente_sustentavel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto “Ambiente Sustentável” e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/747/resolucao_n.o_001_2020_-_suspensao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/747/resolucao_n.o_001_2020_-_suspensao.pdf</t>
   </si>
   <si>
     <t>Regulamenta ações preventivas no âmbito do Poder Legislativo de Jaguari.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/824/projeto_de_resolucao_n.o_05_2020.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/824/projeto_de_resolucao_n.o_05_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de licença não remunerada ao Vereador Valdemar Valente.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/713/req._001_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/713/req._001_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, que seja disponibilizada relação das casas de propriedade do Município que estão desocupadas nos bairros Promorar e Consolata.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/732/req._002_2020_varlei-mesclado.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/732/req._002_2020_varlei-mesclado.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a apreciação do Projeto de Lei de Origem Legislativa    N.º 001/2020, o qual “Institui o Dia Municipal do Doador Voluntário de Sangue e a Semana Municipal de Incentivo à Doação de Sangue, e dá outras providências”, conforme justificativa e projeto em anexo.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/739/req._003_2020_mesa_diretora.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/739/req._003_2020_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora desta Casa Legislativa, vêm diante de Vossa Excelência, requerer que seja apreciado o Projeto de Decreto Legislativo N.º 001/2020, o qual Concede o Título de Cidadã Jaguariense.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/740/req._004_2020_mesa_diretora.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/740/req._004_2020_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora desta Casa Legislativa, vêm diante de Vossa Excelência, requerer que seja apreciado o Projeto de Decreto Legislativo N.º 002/2020, o qual Concede o Título de Cidadã Benemérita.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/757/req._005_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/757/req._005_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado quem é o responsável pelo Comitê Estratégico de Saúde para o Enfrentamento ao Covid-19 no Município de Jaguari, bem como solicita que o Comitê preste informações a Câmara Municipal sobre a situação da Pandemia em nosso Município.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/758/req._006_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/758/req._006_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja solicitado informações a Secretaria de Agricultura do Estado do Rio Grande do Sul a cerca dos procedimentos que estão sendo adotados frente à estiagem que afeta o Município de Jaguari, em razão que muitos agricultores perderam toda sua produção e estão passando por diversas dificuldades.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/769/req._007_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/769/req._007_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 003/2020, em anexo.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/779/req._008_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/779/req._008_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na ata dos trabalhos, nos termos do artigo 121, inciso I do Regimento Interno, Votos de Louvor ao Banco do Estado do Rio Grande do Sul, pela reforma realizada na Agência de Jaguari, que objetivou oferecer de forma segura acessibilidade aos portadores de dificuldades de locomoção._x000D_
 Tal requerimento justifica-se, frente a constantes reivindicações por parte deste Vereador, ao Banrisul – Agência de Jaguari, para que esta instituição oferecesse acessibilidade aos seus clientes._x000D_
 Postula, igualmente, seja encaminhado ofício ao Banco do Estado do Rio Grande do Sul – Agência de Jaguari, bem como a Superintendência Regional, comunicando as congratulações prestadas._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/780/req._009_2020_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/780/req._009_2020_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, do Partido do Progressistas, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 007/2020, em anexo.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/781/req._010_2020_elisangela.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/781/req._010_2020_elisangela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, do Partido do Progressistas, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 008/2020, em anexo.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/798/req._011_2020_wolmar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/798/req._011_2020_wolmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer à Mesa Diretora, que seja solicitado a Vereadora Cátina Monteiro Frescura, maiores esclarecimentos referente ao comentário que a mesma realizou em uma reunião da Comissão, sobre o fornecimento de Notas Fiscais à Prefeitura Municipal pela Empresa do Vereador José Nilton Maia, sem a prestação dos serviços.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/810/req._012_2020_bancada_mdb_-_votos_congratulacoes_strj.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/810/req._012_2020_bancada_mdb_-_votos_congratulacoes_strj.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, seja consignado na Ata dos Trabalhos, Voto de Congratulações pela passagem dos cinquenta e oito anos de fundação do Sindicato dos Trabalhadores Rurais de Jaguari, com o envio de correspondência a diretoria, associados e funcionários, os quais ratificam os propósitos empreendidos pelos visionários fundadores no dia 26 de agosto de 1962. Tal entidade representa, coordena e defende os interesses dos trabalhadores rurais, buscando a melhoria das condições de vida e de trabalho, tornando-se referência na atuação sindical. Portanto, torna-se necessário o reconhecimento do trabalho, da dedicação e do esforço de seus associados, funcionários e diretoria.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/817/req._013_2020_ver_wolmar_-_votos_louvor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/817/req._013_2020_ver_wolmar_-_votos_louvor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos, Voto de Louvor a todos os Colaboradores e Servidores da Secretaria Municipal de Saúde, que estão trabalhando na linha de frente, no combate ao Coronavírus. Em meio ao medo e incertezas vocês permanecem firmes, trabalhando com amor e dedicação em prol da saúde pública, garantindo um direito fundamental de todos! Vocês são essenciais para esses serviços! Portanto, torna-se necessário o reconhecimento do trabalho, da dedicação e do amor ao próximo a todos os servidores.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/822/req._014_2020_ver_wolmar_-_votos_congratulacoes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/822/req._014_2020_ver_wolmar_-_votos_congratulacoes.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos, Votos de Congratulações ao Senhor Ciro Simoni, novo Presidente Estadual do Partido Democrático Trabalhista._x000D_
 Nesta nova etapa que se inicia desejamos votos de boa sorte e realização, destacando a necessidade do diálogo entre os partidos e municípios.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/825/req._015_2020__ver._igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/825/req._015_2020__ver._igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 010/2020, o qual “Institui o Serviço Municipal de Proteção aos Animais e disciplina as relações humanas com os canídeos e felinos domésticos no Município de Jaguari”, em anexo.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/844/req._0016_2020_valdemar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/844/req._0016_2020_valdemar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, do Partido do Progressistas, vêm diante de Vossa Excelência, requerer a Mesa Diretora, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 012/2020, em anexo.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>PEMIM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/859/001_projeto_de_emenda_impositiva_n.o_001.2020_-_arno_varlei.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/859/001_projeto_de_emenda_impositiva_n.o_001.2020_-_arno_varlei.pdf</t>
   </si>
   <si>
     <t>Estes recursos poderão ser utilizados na Secretaria Municipal de Saúde, para a Manutenção das Atividades da Secretaria Municipal de Saúde. Valor: R$ 48.390,73 (quarenta e oito mil, trezentos e noventa reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/860/002_projeto_de_emenda_impositiva_n.o_002.2020_-_elisangela_piccoli_dri.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/860/002_projeto_de_emenda_impositiva_n.o_002.2020_-_elisangela_piccoli_dri.pdf</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/861/003_projeto_de_emenda_impositiva_n.o_003.2020_-_ezio_jocelito_silva.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/861/003_projeto_de_emenda_impositiva_n.o_003.2020_-_ezio_jocelito_silva.pdf</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/862/004_projeto_de_emenda_impositiva_n.o_004.2020_-_igor_rosa_tambara.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/862/004_projeto_de_emenda_impositiva_n.o_004.2020_-_igor_rosa_tambara.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/863/005_projeto_de_emenda_impositiva_n.o_005.2020_-_jaqueline_pivetta.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/863/005_projeto_de_emenda_impositiva_n.o_005.2020_-_jaqueline_pivetta.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/864/006_projeto_de_emenda_impositiva_n.o_006.2020_-_jose_nilton_maia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/864/006_projeto_de_emenda_impositiva_n.o_006.2020_-_jose_nilton_maia.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>EDT</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>Presidente da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/854/edital_de_convocacao_para_sessao_de_julgamento.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/854/edital_de_convocacao_para_sessao_de_julgamento.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO PARA SESSÃO EXTRAORDINÁRIA DE JULGAMENTO DO PROCESSO N.º 001/2020</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/858/edital_de_convocacao_para_sessao_de_julgamento.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/858/edital_de_convocacao_para_sessao_de_julgamento.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2100,68 +2100,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/847/representacao_19.11.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/705/of._005_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/708/oficio_sma_006.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/711/of_20_2020191.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/717/oficio_22.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/718/of_sma_023.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/719/of_sma_025.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/743/oficio_no_033_2020_-_convoca_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/748/oficio_037_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/750/of_042_2020_convocacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/759/ofc_sma_043.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/761/045_-_camara_-_convoca_pl_022.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/853/of._sma_no_085.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/846/of._gab._196.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/731/ind._001_2020_varlei-mesclado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/735/ind._002_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/736/ind._003_2020__maia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/745/ind._004_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/837/ind._006_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/848/ind._007_2020_elisangela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/741/contas_executivo_municipal_2017_-_00441-0200.17-6.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/730/mocao_de_apoio_001_2020_-_predio_forum.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/746/mocao_de_apoio_002_2020_-_estiagem.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/819/mocao_de_apoio_003_2020_-_concurso_publico_area_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/820/mocao_de_repudio_004_2020_-_reforma_tributaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/726/inf._001_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/727/inf._002_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/728/inf._003_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/737/inf._004_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/744/inf._005_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/754/inf._006_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/755/inf._007_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/770/inf._008_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/774/inf._009_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/782/inf._010_2020_wolmar.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/786/inf._011_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/790/inf._012_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/807/inf._014_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/808/inf._015_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/814/inf._016_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/827/inf._019_2020_igor.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/828/inf._020_2020_igor.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/830/inf._021_2020_fabio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/832/inf._022_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/840/inf._023_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/702/pedido_de_prov._001_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/729/pedido_de_prov._002_2020_valdemar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/734/pedido_de_prov._003_2020_valdemar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/738/pedido_de_prov._004_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/766/pedido_de_prov._005_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/783/pedido_de_prov._006_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/784/pedido_de_prov._007_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/785/pedido_de_prov._008_2020_valdemar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/791/pedido_de_prov._009_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/799/pedido_de_prov._010_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/800/pedido_de_prov._011_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/806/pedido_de_prov._012_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/813/pedido_de_prov._013_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/818/pedido_de_prov._014_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/829/pedido_de_prov._017_2020_fabio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/835/pedido_de_prov._019_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/836/pedido_de_prov._020_2020_fabio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/841/pedido_de_prov._021_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/843/pedido_de_prov._022_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/849/pedido_de_prov._023_2020_cito.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/792/projeto_de_decreto_legislativo_n.o_002_2020_-_co_j7O8E9Z.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/703/pl_001.2020_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/706/pl_002.2020_contratomedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/707/pl_003.2020_creditoespecial_-_video_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/709/pl_004.2020_revisaosalarialmagisterio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/710/pl_005.2020_revisaosalarialagentesaude.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/712/pl_006.2020_creditoespecial_-_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/714/pl_007.2020_suspendecontratomedico-esf.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/715/pl_008.2020_prorrogacontratooperador.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/716/pl_009.2020_creditoespecial_-_aquis_escavadeira__32lkXFR.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/720/pl_010.2020_praticasrestaurativasescolas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/721/pl_011.2020_monumentofriuli.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/722/pl_012.2020_creditoespecial_-_patrulhaagricola.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/723/pl_013.2020_creditoespecial_-_mudasvideira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/724/pl_014.2020_creditoespecial_-_abastecagua.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/725/pl_015.2020_creditoespecial_-_quadra4odistrito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/742/pl_016.2020_rec.doacaoq.esportess.jose4.od.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/749/pl_017.2020_convalidaestadocalamidadecoronavirus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/751/pl_018.2020_acrescecargoagentecombateendemias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/752/pl_019.2020_gratificacaomotoristaambulancia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/753/pl_020.2020_gratificacaofiscalcontrato.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/760/pl_021.2020_fixa_valor_rpv.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/762/pl_022.2020_sancoesadministrativascoronavirus.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/763/pl_023.2020_rec.doacaoq.esportes-segredo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/764/pl_024.2020_creditoespecial_-_redegashospital.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/765/pl_025.2020_creditoespecial_-_micro-onibus.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/767/pl_026.2020_prorrogasuspendeed.fisico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/768/pl_027.2020_vigenciacontratosoperadormedico.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/771/pl_028.2020_acresceatividadesinsalubres.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/772/pl_029.2020_reduzcargahorariamedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/773/pl_030.2020_contratomedicoubs-8hs.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/787/pl_031.2020_aliquotafunprev_14.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/788/pl_032.2020_acrescecargahorariamedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/789/pl_033.2020_contratomedico-ubs_covid_19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/794/pl_034.2020_contratacao-tecenfermagem.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/802/pl_035.2020_creditoespecial_-_aquis_2_veiculos_saude_cp_2018_2019_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/803/pl_036.2020_creditoespecial_-_aquis_2_veiculos_agricultura.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/811/pl_037_e_038.2020_concessaouso_aragana_e_apicomel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/812/pl_037_e_038.2020_concessaouso_aragana_e_apicomel.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/804/pl_039.2020_retificalei3.362acrescecargahorariamedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/838/pl_040.2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/839/pl_041.2020_vedanomeacaocondenados-m.penha_e_fminicidio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/842/pl_042.2020_veiculostransporteescolar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/850/pl_043.2020_alteratabelacusteioespecial_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/851/pl_044.2020_suspende_recolhimento_custeioespecial.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/852/pl_045.2020_suspendecontratomedicos_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/855/pl__046.2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/856/pl_047._048_2020_alteraart.143ctm.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/857/pl_047._048_2020_alteraart.143ctm.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/733/plol_001_2020_-_institui_o_dia_municipal_do_doad_BC8Wbai.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/756/projeto_de_lei__002_2020_-_duodecimo_-_ver._catina.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/775/plol_003_2020_-__da_denominacao_a_antiga_escola_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/776/plol_004.2020_-__fixacao_dos_subsidios_do_prefei_OI4oUfr.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/777/plol_005.2020_-__fixacao_dos_subsidios_dos_secre_mU5zRDY.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/778/plol_006.2020_-__fixacao_do_subsidios_dos_veread_YPwyQz0.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/795/plol_007.2020_-__nome_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/796/plol_008.2020_-__nome_ginasio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/797/plol_009_2020_-_institui_o_dia_municipal_do_fumicultor.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/805/plol_010.2020_-__brinquedos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/834/plol_011_2020_-__servico_municipal_de_protecao_aos_animais.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/845/plol_012_2020_-__projeto_ambiente_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/747/resolucao_n.o_001_2020_-_suspensao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/824/projeto_de_resolucao_n.o_05_2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/713/req._001_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/732/req._002_2020_varlei-mesclado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/739/req._003_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/740/req._004_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/757/req._005_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/758/req._006_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/769/req._007_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/779/req._008_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/780/req._009_2020_elisangela.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/781/req._010_2020_elisangela.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/798/req._011_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/810/req._012_2020_bancada_mdb_-_votos_congratulacoes_strj.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/817/req._013_2020_ver_wolmar_-_votos_louvor.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/822/req._014_2020_ver_wolmar_-_votos_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/825/req._015_2020__ver._igor.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/844/req._0016_2020_valdemar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/859/001_projeto_de_emenda_impositiva_n.o_001.2020_-_arno_varlei.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/860/002_projeto_de_emenda_impositiva_n.o_002.2020_-_elisangela_piccoli_dri.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/861/003_projeto_de_emenda_impositiva_n.o_003.2020_-_ezio_jocelito_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/862/004_projeto_de_emenda_impositiva_n.o_004.2020_-_igor_rosa_tambara.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/863/005_projeto_de_emenda_impositiva_n.o_005.2020_-_jaqueline_pivetta.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/864/006_projeto_de_emenda_impositiva_n.o_006.2020_-_jose_nilton_maia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/854/edital_de_convocacao_para_sessao_de_julgamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/858/edital_de_convocacao_para_sessao_de_julgamento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/847/representacao_19.11.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/705/of._005_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/708/oficio_sma_006.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/711/of_20_2020191.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/717/oficio_22.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/718/of_sma_023.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/719/of_sma_025.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/743/oficio_no_033_2020_-_convoca_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/748/oficio_037_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/750/of_042_2020_convocacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/759/ofc_sma_043.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/761/045_-_camara_-_convoca_pl_022.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/853/of._sma_no_085.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/846/of._gab._196.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/731/ind._001_2020_varlei-mesclado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/735/ind._002_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/736/ind._003_2020__maia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/745/ind._004_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/837/ind._006_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/848/ind._007_2020_elisangela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/741/contas_executivo_municipal_2017_-_00441-0200.17-6.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/730/mocao_de_apoio_001_2020_-_predio_forum.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/746/mocao_de_apoio_002_2020_-_estiagem.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/819/mocao_de_apoio_003_2020_-_concurso_publico_area_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/820/mocao_de_repudio_004_2020_-_reforma_tributaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/726/inf._001_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/727/inf._002_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/728/inf._003_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/737/inf._004_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/744/inf._005_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/754/inf._006_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/755/inf._007_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/770/inf._008_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/774/inf._009_2020_catina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/782/inf._010_2020_wolmar.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/786/inf._011_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/790/inf._012_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/807/inf._014_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/808/inf._015_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/814/inf._016_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/827/inf._019_2020_igor.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/828/inf._020_2020_igor.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/830/inf._021_2020_fabio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/832/inf._022_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/840/inf._023_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/702/pedido_de_prov._001_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/729/pedido_de_prov._002_2020_valdemar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/734/pedido_de_prov._003_2020_valdemar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/738/pedido_de_prov._004_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/766/pedido_de_prov._005_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/783/pedido_de_prov._006_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/784/pedido_de_prov._007_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/785/pedido_de_prov._008_2020_valdemar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/791/pedido_de_prov._009_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/799/pedido_de_prov._010_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/800/pedido_de_prov._011_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/806/pedido_de_prov._012_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/813/pedido_de_prov._013_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/818/pedido_de_prov._014_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/829/pedido_de_prov._017_2020_fabio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/835/pedido_de_prov._019_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/836/pedido_de_prov._020_2020_fabio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/841/pedido_de_prov._021_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/843/pedido_de_prov._022_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/849/pedido_de_prov._023_2020_cito.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/792/projeto_de_decreto_legislativo_n.o_002_2020_-_co_j7O8E9Z.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/703/pl_001.2020_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/706/pl_002.2020_contratomedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/707/pl_003.2020_creditoespecial_-_video_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/709/pl_004.2020_revisaosalarialmagisterio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/710/pl_005.2020_revisaosalarialagentesaude.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/712/pl_006.2020_creditoespecial_-_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/714/pl_007.2020_suspendecontratomedico-esf.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/715/pl_008.2020_prorrogacontratooperador.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/716/pl_009.2020_creditoespecial_-_aquis_escavadeira__32lkXFR.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/720/pl_010.2020_praticasrestaurativasescolas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/721/pl_011.2020_monumentofriuli.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/722/pl_012.2020_creditoespecial_-_patrulhaagricola.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/723/pl_013.2020_creditoespecial_-_mudasvideira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/724/pl_014.2020_creditoespecial_-_abastecagua.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/725/pl_015.2020_creditoespecial_-_quadra4odistrito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/742/pl_016.2020_rec.doacaoq.esportess.jose4.od.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/749/pl_017.2020_convalidaestadocalamidadecoronavirus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/751/pl_018.2020_acrescecargoagentecombateendemias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/752/pl_019.2020_gratificacaomotoristaambulancia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/753/pl_020.2020_gratificacaofiscalcontrato.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/760/pl_021.2020_fixa_valor_rpv.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/762/pl_022.2020_sancoesadministrativascoronavirus.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/763/pl_023.2020_rec.doacaoq.esportes-segredo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/764/pl_024.2020_creditoespecial_-_redegashospital.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/765/pl_025.2020_creditoespecial_-_micro-onibus.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/767/pl_026.2020_prorrogasuspendeed.fisico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/768/pl_027.2020_vigenciacontratosoperadormedico.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/771/pl_028.2020_acresceatividadesinsalubres.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/772/pl_029.2020_reduzcargahorariamedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/773/pl_030.2020_contratomedicoubs-8hs.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/787/pl_031.2020_aliquotafunprev_14.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/788/pl_032.2020_acrescecargahorariamedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/789/pl_033.2020_contratomedico-ubs_covid_19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/794/pl_034.2020_contratacao-tecenfermagem.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/802/pl_035.2020_creditoespecial_-_aquis_2_veiculos_saude_cp_2018_2019_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/803/pl_036.2020_creditoespecial_-_aquis_2_veiculos_agricultura.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/811/pl_037_e_038.2020_concessaouso_aragana_e_apicomel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/812/pl_037_e_038.2020_concessaouso_aragana_e_apicomel.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/804/pl_039.2020_retificalei3.362acrescecargahorariamedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/838/pl_040.2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/839/pl_041.2020_vedanomeacaocondenados-m.penha_e_fminicidio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/842/pl_042.2020_veiculostransporteescolar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/850/pl_043.2020_alteratabelacusteioespecial_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/851/pl_044.2020_suspende_recolhimento_custeioespecial.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/852/pl_045.2020_suspendecontratomedicos_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/855/pl__046.2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/856/pl_047._048_2020_alteraart.143ctm.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/857/pl_047._048_2020_alteraart.143ctm.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/733/plol_001_2020_-_institui_o_dia_municipal_do_doad_BC8Wbai.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/756/projeto_de_lei__002_2020_-_duodecimo_-_ver._catina.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/775/plol_003_2020_-__da_denominacao_a_antiga_escola_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/776/plol_004.2020_-__fixacao_dos_subsidios_do_prefei_OI4oUfr.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/777/plol_005.2020_-__fixacao_dos_subsidios_dos_secre_mU5zRDY.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/778/plol_006.2020_-__fixacao_do_subsidios_dos_veread_YPwyQz0.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/795/plol_007.2020_-__nome_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/796/plol_008.2020_-__nome_ginasio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/797/plol_009_2020_-_institui_o_dia_municipal_do_fumicultor.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/805/plol_010.2020_-__brinquedos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/834/plol_011_2020_-__servico_municipal_de_protecao_aos_animais.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/845/plol_012_2020_-__projeto_ambiente_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/747/resolucao_n.o_001_2020_-_suspensao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/824/projeto_de_resolucao_n.o_05_2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/713/req._001_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/732/req._002_2020_varlei-mesclado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/739/req._003_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/740/req._004_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/757/req._005_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/758/req._006_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/769/req._007_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/779/req._008_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/780/req._009_2020_elisangela.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/781/req._010_2020_elisangela.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/798/req._011_2020_wolmar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/810/req._012_2020_bancada_mdb_-_votos_congratulacoes_strj.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/817/req._013_2020_ver_wolmar_-_votos_louvor.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/822/req._014_2020_ver_wolmar_-_votos_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/825/req._015_2020__ver._igor.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/844/req._0016_2020_valdemar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/859/001_projeto_de_emenda_impositiva_n.o_001.2020_-_arno_varlei.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/860/002_projeto_de_emenda_impositiva_n.o_002.2020_-_elisangela_piccoli_dri.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/861/003_projeto_de_emenda_impositiva_n.o_003.2020_-_ezio_jocelito_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/862/004_projeto_de_emenda_impositiva_n.o_004.2020_-_igor_rosa_tambara.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/863/005_projeto_de_emenda_impositiva_n.o_005.2020_-_jaqueline_pivetta.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/864/006_projeto_de_emenda_impositiva_n.o_006.2020_-_jose_nilton_maia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/854/edital_de_convocacao_para_sessao_de_julgamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2020/858/edital_de_convocacao_para_sessao_de_julgamento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>