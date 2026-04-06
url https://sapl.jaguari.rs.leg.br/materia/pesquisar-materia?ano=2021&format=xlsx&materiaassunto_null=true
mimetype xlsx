--- v0 (2026-01-13)
+++ v1 (2026-04-06)
@@ -54,2025 +54,2025 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Documento Recebido</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/905/convocacao_sessao_18.02.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/905/convocacao_sessao_18.02.pdf</t>
   </si>
   <si>
     <t>Convoca para Sessão Extraordinária para apreciação dos Projetos de Lei nº 011 e 012/2021.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/915/oficio_sma_011_2021_-_04_03_2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/915/oficio_sma_011_2021_-_04_03_2021.pdf</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n° 011/2021 - Convoca Sessão Extraordinária para apreciação do Projeto de Lei n.° 013/2021, o qual "Autoriza a aquisição de vacinas para o enfrentamento da pandemia da Covid-19"*.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/917/convocacao_sessao_extraordinaria316.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/917/convocacao_sessao_extraordinaria316.pdf</t>
   </si>
   <si>
     <t>Of. SMA n.º 014/2021 - Convoca para Sessão extraordinária e encaminha para apreciação o Projeto de Lei n.º 014/2021</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/920/of._sma_015_2021_-_pl_015_2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/920/of._sma_015_2021_-_pl_015_2021.pdf</t>
   </si>
   <si>
     <t>Of. n.° 015/2021 - Convoca para Sessão Extraordinária para apreciação de Projeto de Lei n.° 015/2021, o qual "Autoriza a Concessão Onerosa de Uso de imóvel à empresa Lamberhoney Indústria, Comércio e Exportação Ltda., mediante contrapartida".</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/962/030_-_camara_-_convoca_e_encaminha_pl_022_a_24.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/962/030_-_camara_-_convoca_e_encaminha_pl_022_a_24.pdf</t>
   </si>
   <si>
     <t>Convoca Sessão Extraordinária e encaminha para apreciação os Projetos de Lei nº 022, 023, 024 e 025/2021.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1023/of._065.2021_convoca_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1023/of._065.2021_convoca_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n° 065/2021 - Convoca Sessão Extraordinária para apreciação do Projeto de Lei n.° 036/2021, o qual "Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2021, no valor de R$ 200.000,00".</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1044/077_-_camara_-__encaminha_emenda_pl_040.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1044/077_-_camara_-__encaminha_emenda_pl_040.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Emenda ao Projeto de Lei nº 040/2021.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Anizio Feliciani</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/892/projeto_de_emenda_substitutiva__001.2021_-_pl_007.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/892/projeto_de_emenda_substitutiva__001.2021_-_pl_007.2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 2º e 7º do Projeto de Lei Municipal n.º 007/2021.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cátina</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_001.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_001.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja plantada árvores na Rua Dante Sesti, mais especificamente no percurso compreendido entre a ponte seca e cemitério Municipal.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_002.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_002.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para isenção do Imposto Predial e Territorial Urbano – IPTU, nos terrenos próximos as Áreas de Preservação Permanente – APP, em nossa cidade.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Igor Rosa Tambara</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_003_2021_-_igor_-_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_003_2021_-_igor_-_pl.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Movimento Democrático Brasileiro (MDB), vem diante de Vossa Excelência, indicar ao Executivo Municipal a efetivação de Projeto de Lei para a instituição de Programa Municipal de Microcrédito Produtivo Orientado, conforme modelo anexo.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Agnes Patias</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_004_2021_-_vereadora_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_004_2021_-_vereadora_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, indicar ao Executivo Municipal que em razão da situação de anormalidade caracterizada como Estado de Calamidade Pública, declarada pelo Estado do Rio Grande do Sul, através do Decreto Estadual n.º 55.128, de 19 de março de 2020, sejam feitos levantamentos junto à comunidade artística municipal para identificar as famílias em situação de vulnerabilidade que necessitam ajuda humanitária por estarem impossibilitados de exercerem suas atividades laborais de costume, durante o cumprimento das medidas sanitárias preventivas, adotadas pelo poder público. A seguir, em sendo detectado este tipo de vulnerabilidade, que seja feita a solicitação de apoio suplementar ao Governo Estadual, através da SEDAC e Defesa Civil, para o enfrentamento desta demanda, uma vez que é de conhecimento a insuficiência de recursos financeiros de nosso município por conta da brusca parada de parte significativa de nossas atividades econômicas.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_005.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_005.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para realização do Programa de Recuperação Fiscal – REFIS, com a finalidade de oportunizar aos contribuintes, o pagamento de débitos relativos ao Imposto Predial e Territorial Urbano - IPTU, Imposto Sobre Serviços de Qualquer Natureza - ISSQN, taxas, entre outros. Tal solicitação se faz necessária em face da retomada econômica e dos impactos econômicos causados pela pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_006.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_006.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja realizado análise de viabilidade técnica e financeira para prestação de serviços de recolhimento e destinação de entulhos no Município de Jaguari.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_007.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_007.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para iluminação na Rua São Jorge, no Jockey Club, bem como em outras ruas do Município que necessitam de iluminação.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_008.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_008.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para perfuração de poço artesiano na localidade de Santo Izidro, 2º distrito.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_009.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_009.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que em virtude da Lei Federal N° 13.935/2019, sancionada em 11 de dezembro de 2019, realize estudo para a contratação de psicólogo e assistente social a fim de beneficiar os estudantes das cinco escolas municipais de Jaguari. _x000D_
 Percebe-se que os casos de vulnerabilidade social são tônicas no cotidiano de qualquer município, sendo crianças e jovens os mais afetados, ao que se enquadra, por exemplo, questões de moradia, renda e segurança. Neste ponto, um dos objetivos do cumprimento da citada lei é o de enfrentar desordens desta esfera junto aos alunos, fomentando o ambiente escolar como local de aprendizagem, de crescimento profissional e de conexão aos valores de uma sociedade plural. Não obstante, os cuidados da saúde mental, da dificuldade no aprendizado, dos problemas de socialização e dos conflitos da adolescência.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_010.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_010.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que delibere quanto a doação de um terreno público para a construção de um canil/gatil para a ONG jaguariense AJAPA (Associação Jaguariense de Proteção aos Animais).</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_011.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_011.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que realize o planejamento necessário para a confecção de Totens Informativos, a serem dispersos em pontos estratégicos da cidade e do interior de Jaguari.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_012.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_012.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem, diante de Vossa Excelência, indicar ao Executivo Municipal que realize o planejamento necessário para avaliar a proposta da SINALIZAÇÃO DE TRÂNSITO EM JAGUARI, ofertada por mais de uma vez pelo jaguariense e instrutor de trânsito Fernando Camargo Fernandes.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_013.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_013.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a realização de reparos e a manutenção do passeio público na Rua Carlos Callegaro, próximo a residência de Sueli Girardon Reis, bem como na Rua Assis Brasil com a Rua José Bonifácio, próximo a Loja do Marian.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_014.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_014.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação do calçamento da Rua Dante Sesti.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_015.2021_-_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_015.2021_-_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>A Bancada do Movimento Democrático Brasileiro - MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja, nos contornos da Lei Vigente, buscada alternativa para funcionamento normal da EMEI TIA MANA, no período compreendido pelo mês de Janeiro, visto que, frente a possibilidade de fechamento neste período, em virtude de férias escolares, prejudicará sobremaneira a população Jaguariense, cito aqui principalmente as mulheres que desempenham atividades laborais, e restam impossibilitadas de manter o cuidado com seus filhos em virtude do trabalho, sendo imprescindível o funcionamento do referido espaço.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/930/mocao_de_repudio_001_2021_-_contra_privatizacao_da_corsan.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/930/mocao_de_repudio_001_2021_-_contra_privatizacao_da_corsan.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra a privatização da Companhia Riograndense de Saneamento - CORSAN proposta pelo Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Presidente da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/945/mocao_de_apoio_002_2021_-_agricultura_e_pecuaria_familiar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/945/mocao_de_apoio_002_2021_-_agricultura_e_pecuaria_familiar.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à agricultura e a pecuária familiar do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/953/mocao_de_apoio_003_2021_-_oab_rs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/953/mocao_de_apoio_003_2021_-_oab_rs.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao pedido da Ordem dos Advogados do Brasil – Conselho Seccional do Rio Grande do Sul, para a reabertura dos Fóruns e a retomada dos prazos processuais dos processos físicos na Justiça do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/955/mocao_de_apoio_004_2021_-_brigada_militar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/955/mocao_de_apoio_004_2021_-_brigada_militar.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Plano de Modernização da Carreira dos Militares do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/985/mocao_de_apoio_005_2021_-_reposicao_salarial_trabalhadores_de_educacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/985/mocao_de_apoio_005_2021_-_reposicao_salarial_trabalhadores_de_educacao.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Reposição das Perdas Salariais dos Trabalhadores e Trabalhadoras da Rede Estadual de Educação do Estado do Rio Grande do Sul</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>Fábio Franco</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/986/mocao_de_apoio_006_2021_-_irga.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/986/mocao_de_apoio_006_2021_-_irga.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Instituto Rio Grandense do Arroz (IRGA) a fim de restabelecer o efetivo cumprimento da Lei Estadual n.º 5.645/1968.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/991/mocao_de_apoio_007_2021_-_salario_regional_estadual.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/991/mocao_de_apoio_007_2021_-_salario_regional_estadual.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a valorização do Salário Mínimo Regional no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/999/mocao_de_apoio_008_2021_-_plano_de_carreira_judiciario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/999/mocao_de_apoio_008_2021_-_plano_de_carreira_judiciario.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à aprovação do Projeto de Lei n.º 147/2021 em tramitação na Assembleia Legislativa do Estado do Rio Grande do Sul que dispõe sobre a unificação dos quadros de pessoal e institui o Plano de Carreira, Cargos, Funções e Remunerações dos Servidores Efetivos do Poder Judiciário Estadual e dá outras providências.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1002/mocao_de_apoio_009_2021_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1002/mocao_de_apoio_009_2021_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a aprovação do Projeto de Lei n.º 2.564/2020 que altera a Lei n.º 7.498/1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1020/mocao_de_apoio_010_2021_-_capitao_do_quadro_de_oficiais_de_estado_maior.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1020/mocao_de_apoio_010_2021_-_capitao_do_quadro_de_oficiais_de_estado_maior.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio para a nomeação dos aprovados no Concurso de Provimento Efetivo ao Cargo de Capitão do Quadro de Oficiais de Estado Maior do Corpo de Bombeiros Militar do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1031/mocao_de_apoio_011_2021_-_policia_penal.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1031/mocao_de_apoio_011_2021_-_policia_penal.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Proposta de Emenda à Constituição - PEC 291/2021, para a inclusão dos Servidores Penitenciários da Superintendência de Serviços Penitenciários – SUSEPE, Técnicos Superiores Penitenciários – TSPs, Agentes Penitenciários Administrativos – APAs e Monitores Penitenciários – MPEs na condição de Policiais Penais.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1041/mocao_de_apoio_012_2021_-_apoio_ao_14o_salario_aos_aposentados_e_pensionistas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1041/mocao_de_apoio_012_2021_-_apoio_ao_14o_salario_aos_aposentados_e_pensionistas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei n.º 4367/2020 que cria de forma excepcional o 14º Salário para os Aposentados e Pensionistas nos anos de 2020 e 2021.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>PDT</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pedido_de_informacao_001.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pedido_de_informacao_001.2021.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a este subscrevem, da Bancada do PDT, vem diante de Vossa Excelência, com fundamento na Lei de Acesso à Informação (Lei Nacional nº 12.527/2011), para que seja informado o que segue, conforme solicitação em anexo.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>Alexandre de Oliveira Freitas</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/889/pedido_de_informacao_002.2021_-_leco.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/889/pedido_de_informacao_002.2021_-_leco.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado, o motivo pelo qual apenas uma quadra da Rua Luiz Farinatti não recebeu calçamento, mais precisamente a quadra entre as ruas José Bonifácio e Coronel Flores, sendo esta uma importante rua para ligar o centro ao Bairro Santo Antônio._x000D_
 _x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/890/pedido_de_informacao_003.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/890/pedido_de_informacao_003.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado sobre a situação atual do poço artesiano que foi perfurado  na localidade de Jaguarizinho- 2° distrito, no final do ano de 2020, já que aproximadamente 45 famílias irão ser contempladas, segundo moradores do local que passam por dificuldades em nível de saúde e qualidade de vida.  _x000D_
 _x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/901/pedido_de_informacao_004.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/901/pedido_de_informacao_004.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado a quantidade de doses recebidas da vacina contra Covid-19 em nosso Município e a lista com os nomes das pessoas que foram vacinadas, bem como, os critérios utilizados para a vacinação. Solicito também que seja exposta a população estes dados.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado sobre a situação atual dos veículos coletivos doados pelo Governo Federal ao Município para transporte de alunos da rede municipal de ensino: condição de cada um deles, ano de fabricação e quilometragem rodada de cada veículo, bem como suas condições de trafegabilidade, com o parecer de um técnico responsável habilitado, relatando sobre o estado de cada unidade.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/903/pedido_de_informacao_006.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/903/pedido_de_informacao_006.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informado qual a conclusão da sindicância com relação aos fatos envolvendo o Senhor Hermes Dal Osto e o atendimento da SAMU, concedendo vistas do processo administrativo.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/904/pedido_de_informacao_007.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/904/pedido_de_informacao_007.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informado qual a situação da  sindicância com relação aos fatos envolvendo o Hospital de Caridade de Jaguari, o Enfermeiro Fábio Franco e a Senhora Vanes Xavier da Silva, concedendo vistas do processo administrativo.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/908/pedido_de_informacao_008.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/908/pedido_de_informacao_008.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informado a relação completa dos beneficiários do Aluguel Social oferecido pelo Município de Jaguari, através desta Secretaria de Desenvolvimento Social e Cidadania.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/909/pedido_de_informacao_009.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/909/pedido_de_informacao_009.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informado à relação dos próximos candidatos a serem convocados no Concurso Público para os cargos de Motorista, Professor de Educação Infantil e Ensino Fundamental Séries Iniciais.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal as seguintes informações:_x000D_
 •	Relação da quantidade dos alimentos comprados e recebidos em doação pela Secretaria de Desenvolvimento Social e Cidadania durante a pandemia;_x000D_
 •	Relação das pessoas beneficiadas com alimentos durante a pandemia.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informado à relação dos valores inscritos em dívida ativa não prescrita e de cunho não tributáveis nos últimos 20 anos.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja apresentado os projetos de execução dos recursos destinados pelas Emendas Impositivas para o exercício financeiro de 2020, por essa Vereadora.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/925/pedido_de_informacao_013.2021_-_caitina_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/925/pedido_de_informacao_013.2021_-_caitina_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal a listagem dos funcionários, o número de funcionários, o cargo e a carga horária do Hospital de Caridade de Jaguari.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/932/pedido_de_informacao_014.2021_-_alexandre.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/932/pedido_de_informacao_014.2021_-_alexandre.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado quais os profissionais, além dos Motoristas, têm a autorização para conduzir os veículos da frota municipal, nas diversas Secretárias Municipais.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/952/pedido_de_informacao_015.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/952/pedido_de_informacao_015.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, as seguintes informações: _x000D_
 a) Qual a situação atual do Plano Municipal de Educação? _x000D_
 b) Quais são os membros da Comissão de Avaliação e Monitoramento do PME e o ano em que a mesma foi instituída, com a devida vigência? _x000D_
 c) Por ser válido por 10 anos e um documento que possui metas a serem cumpridas, quais não foram efetuadas parcialmente ou na sua totalidade, se houveram e quais as estratégias traçadas pelo Município para o cumprimento das mesmas? _x000D_
 d) Quanto aos relatórios de avaliação, como é feito este processo?_x000D_
 e) Se já foram feitas notas técnicas para alteração de texto da Lei do referido plano acima descrito, quando identificadas incompatibilidades quanto a mesma?_x000D_
 f) No caso de todas as etapas terem sido concluídas, o referido plano já foi apresentado em Conferências e/ou Fóruns Municipais de Educação?</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/954/pedido_de_informacao_016.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/954/pedido_de_informacao_016.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que sejam prestados  esclarecimentos sobre o Mandado Judicial, que determinou o afastamento imediato da Diretoria da Associação Jaguariense de Interesses Sociais (AJIS) da administração da Pequena Casa da Divina Providência, requerendo cópia integral da determinação judicial.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/973/pedido_de_informacao_017.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/973/pedido_de_informacao_017.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informada a carga horária da servidora pública municipal Neiva Andrade, Assistente Social, bem como os horários que mesma atua no Centro de Referência da Assistência Social.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado sobre a situação atual do poço artesiano que foi perfurado na localidade de Jaguarizinho, no ano de 2020.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/987/pedido_de_informacao_019.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/987/pedido_de_informacao_019.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informada a carga horária da direção, professores e funcionários da Escola Municipal São José, assim como a cópia do Livro Ponto destes.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/994/pedido_de_informacao_020.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/994/pedido_de_informacao_020.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informado a relação completa de todos os servidores e respectivos cargos da Secretaria de Municipal de Obras e Viação desde janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1008/pedido_de_informacao_021.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1008/pedido_de_informacao_021.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência reiterar ao Executivo Municipal o Pedido de Informação n.º 020/2021, datado de 12 de agosto de 2021, o qual solicita que seja informado a relação completa de todos os servidores e respectivos cargos da Secretaria de Municipal de Obras e Viação desde janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1015/pedido_de_informacao_022.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1015/pedido_de_informacao_022.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado pela Secretaria Municipal de Educação sobre a quantidade de alunos inseridos na rede municipal de ensino que possuem o diagnóstico contido no CID 10- F 84, com Transtornos Globais do Desenvolvimento, neste ano, para fins de conhecimento desta Vereadora.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1010/pedido_de_informacao_023.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1010/pedido_de_informacao_023.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado pela Secretaria Municipal de Assistência Social sobre a situação atual do lote situado no bairro Consolata, Rua da Grápia, n° 190.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1028/pedido_de_providencias_043.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1028/pedido_de_providencias_043.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal que seja informado o motivo pelo qual foram retiradas 03 caixas d’água de 03 famílias da Localidade de Pedreira, 3º distrito, bem como qual foi a destinação das mesmas.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1040/pedido_de_informacao_025.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1040/pedido_de_informacao_025.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado o que segue:_x000D_
 1.	Quem é o/a fiscal responsável por averiguar as denúncias de maus tratos sofridas por animais;_x000D_
 2.	Quantas denúncias dessa natureza foram recebidas nos anos de 2021 e 2020 em Jaguari;_x000D_
 3. Quais tipos de providências foram tomados pelo responsável;_x000D_
 4. Quantos processos administrativos foram abertos em razão destes casos;_x000D_
 5. Quantas pessoas foram multadas como resultado da constatação de maus tratos.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/873/pedido_de_providencias_001.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/873/pedido_de_providencias_001.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de 2 (dois) quebra molas na localidade de Jaguarizinho, um em frente a Capela Santíssima Trindade e o outro logo após a residência do Sr. Genésio Scalcon, devido haver crianças que transitam por estes espaços e os carros passam em velocidade acima da permitida, podendo causar riscos de atropelamentos ou até mesmo problemas mais graves.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/874/pedido_de_providencias_002.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/874/pedido_de_providencias_002.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias no bairro Atiradores, conforme imagens em anexo:_x000D_
 •	Colocação de corrimão na escadaria que dá acesso, ao outro bairro, denominado Obelisco (na primeira entrada, à esquerda), já que ocorreram diversas situações de risco, com moradores do local (idosos, pessoas com limitações físicas), promovendo com isso, a inclusão com acessibilidade;_x000D_
 •	Uma lixeira para coleta de resíduos sólidos, na esquina deste mesmo local citado acima, já que há diversos moradores que, sem o devido acesso, atualmente depositam lixos em locais inapropriados; _x000D_
 •	Material de construção (areia e brita) para reformar três degraus da referida escadaria, que estão em processo de decomposição; _x000D_
 •	Colocação de lâmpadas neste local, onde transitam pessoas à noite e não há segurança para tal, devido a escuridão._x000D_
 _x000D_
 Nestes termos pede deferimento.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/878/pedido_de_providencias_003.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/878/pedido_de_providencias_003.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias: _x000D_
 Quebra molas, na Rua Coronel Flores, perto da seu Euclides Minussi._x000D_
 Conforme solicitação em anexo.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pedido_de_providencias_004.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pedido_de_providencias_004.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias: _x000D_
 Quebra molas, na Rua Sete de Setembro, perto do Mercado Bataglin e na esquina da Casa das Rações._x000D_
 Conforme solicitação em anexo.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pedido_de_providencias_005.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pedido_de_providencias_005.2021.pdf</t>
   </si>
   <si>
     <t>A Bancada do Movimento Democrático Brasileiro - MDB que a esta subscreve, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Limpeza da Pranchada do Poço Preto, 4º distrito;_x000D_
 •	Rebaixamento da subida, próximo à pranchada, na parte do 4º distrito;_x000D_
 •	Roçada nas estradas do 4º distrito.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pedido_de_providencias_006.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pedido_de_providencias_006.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: Que seja realizada a roçada das estradas localizadas no 4º Distrito, em especial nos travessões, tendo em vista a passagem de grandes veículos e máquinas, principalmente na época da colheita do fumo e da soja.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/882/pedido_de_providencias_007.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/882/pedido_de_providencias_007.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, da Bancada do Movimento Democrático Brasileiro (MDB), vêm diante de Vossa Excelência, indicar ao Executivo Municipal que sejam realizadas as seguintes ações pela Secretaria Municipal de Obras:_x000D_
 _x000D_
 - Cascalhamento da estrada entre a propriedade de Eroni Bruning até a Escola Municipal Vanda Maria da Silva;_x000D_
 _x000D_
 - Cascalhamento do travessão que dá acesso as propriedades de Gentil Choquetta, Adelar Righi e Luiz Carlos Pronobi;_x000D_
 _x000D_
 - Patrolamento da Estrada Geral entre a localidade de Linha 10 à localidade de  Pinheirinho e arredores;_x000D_
 _x000D_
 - Cascalhamento da localidade de Santa Juliana, principalmente próximo ao pórtico de entrada de Jaguari._x000D_
 _x000D_
 Nestes termos pede deferimento.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/883/pedido_de_providencias_008.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/883/pedido_de_providencias_008.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias: conserto na boca de lobo na esquina das Ruas Carlos Callegaro e General Osório, em frente aos Correios, pois a mesma encontra-se entupida, com água parada, e causando além de forte odor, perigo as pessoas que por ali transitam. Bem como solicito a possibilidade da confecção de uma faixa de segurança naquele local._x000D_
 _x000D_
 Nestes termos pede deferimento.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias para recuperação do esgoto e acúmulo de água que se forma em frente a Rádio Jaguari, problema que causa muitos transtornos aos moradores e comerciantes daquele local, e que já vem causando problemas a muitos anos._x000D_
 _x000D_
 Nestes termos pede deferimento.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pedido_de_providencias_010.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pedido_de_providencias_010.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para conserto em um buraco que surgiu no calçamento da rua Coronel Flores, próximo a esquina da Rua Carlos Callegaro, em frente ao bar do Seu "Clide Minussi" bem como a reforma do quebra mola já existente. Pois se trata do acesso ao Bairro Promorar, por onde transitam muitas pessoas diariamente._x000D_
 _x000D_
 Nestes termos pede deferimento.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pedido_de_providencias_011.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pedido_de_providencias_011.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para patrolamento e ou cascalhamento na última quadra da Rua Edu Marchiori da Silveira, pois a mesma encontra-se com muitas pedras soltas e desníveis, salientando que existem dois caminhoneiros naquela quadra que estão tendo dificuldades para chegar e sair de suas casas com seus caminhões, bem como solicito a informação de qual o motivo do não calçamento somente naquela quadra da dita rua._x000D_
 _x000D_
 Nestes termos pede deferimento.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que seja realizado um estudo para encontrar formas de melhorar a trafegabilidade na estrada do travessão da Linha 6, pois como é do conhecimento de todos existe ali uma acentuada subida, e que os moradores da região estão encontrando dificuldades para chegar e sair de suas casas, em dias normais e principalmente em dias de chuva._x000D_
 _x000D_
 Nestes termos pede deferimento.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>1) Averiguar a situação local do senhor Márcio Gonçalves Rodrigues, e encaminhar, se possível, cargas de cascalho já que em dias de chuva, alaga o local. Já foram feitos outros pedidos sobre a mesma situação, segundo a família, na localidade de Boca da Picada, 1° distrito;_x000D_
 2) Dar continuidade a uma estrada que foi feita, contendo um espaço de  aproximadamente 150 mt, para dar condições de acesso ao terreno do Sr. Valdemar Fagundes, na Linha 6, Passos dos Sala;_x000D_
 3) Reparo de lâmpadas em postes, em frente a praça de brinquedos do Bairro Consolata, bem como do outro lado da rua, no mesmo bairro;_x000D_
 4)	Construção de uma fossa na residência da senhora Joana Rios, já que a mesma possui um módulo sanitário, porém o mesmo corre risco de uso, além de que os referidos dejetos estão parados a céu aberto;_x000D_
 5) Colocação de uma lixeira comunitária para depósito de lixos recicláveis na localidade de São Luis- Potreiro Grande- 1° distrito, nas proximidades do Centro Comunitário.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/895/pedido_de_providencias_014.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/895/pedido_de_providencias_014.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: _x000D_
 •	Abrir as sarjetas e limpar os bueiros para que a água tenha vazão suficiente e escoe normalmente, em dias de chuva, evitando estragos na estrada. Toda e qualquer chuva obstrui bueiros, ocasionando alagamentos no local.  O transtorno referido se dá na localidade de Santa Juliana, no trecho compreendido entre a Oficina (fundos) do Sr. Valdomiro Silveira e a igreja da comunidade.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/897/pedido_de_providencias_015.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/897/pedido_de_providencias_015.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: Limpeza e manutenção do banheiro público, bem como sinalização do mesmo. _x000D_
 Solicita ainda, construção de um banheiro público na praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/898/pedido_de_providencias_016.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/898/pedido_de_providencias_016.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas a seguinte providência necessária: _x000D_
 •	No Cemitério Municipal, que seja construído dois módulos sanitários, um masculino e um feminino, ambos com acessibilidade, obedecendo às normas técnicas (critérios e parâmetros) de funcionamento, para contemplar também as pessoas com deficiência ou com mobilidade reduzida nesse espaço de uso coletivo. Em relação a entrada deste local, construir uma rampa de acesso com corrimões, bem como bancos com prioridade para idosos, gestantes, crianças de colo e obesos.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/899/pedido_de_providencias_017.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/899/pedido_de_providencias_017.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias: _x000D_
 •	Serviço de terraplanagem para construção de um galpão na propriedade do Sr. Márcio Antônio Fontana Nisxota, residente na localidade de Mangueirinha, 4° distrito.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias: _x000D_
 •	Análise e recuperação, através de um técnico responsável, de fios elétricos que se encontram caídos e enroscados em árvore, bem como um poste de luz que se encontra danificado, no poço artesiano, localizado no Rincão dos Alves, no pátio da Igreja, ao qual beneficia várias famílias da referida comunidade.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/913/pedido_de_providencias_019.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/913/pedido_de_providencias_019.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora, da Bancada do PDT, solicita ao Executivo Municipal que sejam tomadas as providências necessárias: _x000D_
 •	Colocação de uma lâmpada na Rua José Bonifácio, na esquina da residência do Sr. Pedro Conterato, já que o local se encontra mal iluminado, dificultando o acesso de pedestres neste local;_x000D_
 •	Colocação de uma faixa de segurança na Rua José Bonifácio, esquina com a rua Carlos Callegaro, onde há um fluxo significativo de automóveis e pedestres e principalmente pela proximidade da Pequena Casa da Divina Providência, onde há muitos idosos, residentes nesta instituição, que por ali passam, além de ser uma via de acesso ao Bairro Promorar._x000D_
 •	Implantar um estacionamento oblíquo na frente da Pequena Casa da Divina Providência para proporcionar mais vagas, devido ao fato de no local haver recorrentemente um número expressivo de automóveis._x000D_
 •	Manutenção adequada das calçadas, Sindicato dos Trabalhadores Rurais até os trilhos, com saída para São Vicente do Sul.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/914/pedido_de_providencias_020.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/914/pedido_de_providencias_020.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para recuperação de esgoto a Rua Frederico Pauleski, próximo ao nº 210, no bairro Cohab.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/926/pedido_de_providencias_021.2021_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/926/pedido_de_providencias_021.2021_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que seja tomadas as providências necessárias para patrolamento do Travessão que dá acesso a residência do Sr. Vander Bressan.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/927/pedido_de_providencias_022.2021_-_caitina_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/927/pedido_de_providencias_022.2021_-_caitina_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a notificação da empresa VIVO TELEFONIA, para que realize a limpeza no terreno onde está localizada sua antena na Rua General Osório, próximo da Rádio Jaguari, em razão do acúmulo de vegetação e da possibilidade de proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/931/pedido_de_providencias_023.2021_-_alexandre.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/931/pedido_de_providencias_023.2021_-_alexandre.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que seja tomadas as providências necessárias para quer as quadras ao redor do Poliesportivo (Garibaldi, Coronel Flores e Ervandil Reghelin), tenham estacionamento permitido somente no lado oposto ao mesmo. Ou seja, que os meios fios junto à calçada do Poliesportivo sejam pintados de amarelo, proibindo o estacionamento no local, tendo em vista as ruas serem estreitas e quando há veículos estacionados em ambos os lados impossibilita caminhões e caminhonetas maiores de trafegarem pelas referidas ruas.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/935/pedido_de_providencias_024.2021_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/935/pedido_de_providencias_024.2021_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que seja tomadas as providências necessárias para que seja realizada a demarcação (pintura) do estacionamento oblíquo na Rua Carlos Callegaro, entre a Rua General Osório e a Rua José Bonifácio; tendo em vista que já existe no local a placa indicativa.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/936/pedido_de_providencias_025.2021_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/936/pedido_de_providencias_025.2021_-_fabio.pdf</t>
   </si>
   <si>
     <t>•Manutenção (troca) de lâmpada do poste localizado na Rua Pedro Marchiori, 285, no Bairro Santa Rosa;_x000D_
 •Colocação de lâmpada no poste localizado em frente à residência de Tereza Crestani, na Localidade de São Xavier, 4° Distrito;_x000D_
 •Colocação de lâmpada no poste localizado em frente à residência de Vailson Stipancveski, na Localidade de São Xavier, 4° Distrito;_x000D_
 •Colocação de lâmpada no poste localizado em frente à residência de Celanira Brauner, na Localidade de São José, 4° Distrito;_x000D_
 •Colocação de lâmpada no poste localizado em frente à residência de Marcos Ereno, na Localidade de Rincão dos Alves, 4° Distrito;_x000D_
 •Colocação de lâmpada no poste em frente à residência de Vanderleia Morais, na localidade de Linha 10;_x000D_
 •Colocação de poste em frente a residência de Bruno Roith, na localidade de Pessegueiro, no 4º distrito.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/937/pedido_de_providencias_026.2021_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/937/pedido_de_providencias_026.2021_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que seja tomadas as providências necessárias para patrolamento e cascalhamento na estrada que vai até a residência de Airton Ludwig, na localidade de Linha 20, tendo em vista que as condições da estrada não permitem escoar a safra de soja.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para patrolamento da estrada que dá acesso a propriedade de Ireno Gigorski, na localidade de São José, 4º distrito.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/946/pedido_de_providencias_028.2021_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/946/pedido_de_providencias_028.2021_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: Que seja realizado o patrolamento e cascalhamento da estrada que vai desde a esquina localizada próxima ao Clube da Localidade de Rincão dos Alves, até a esquina próxima a residência do Sr. Eroni Bruning.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/947/pedido_de_providencias_029.2021_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/947/pedido_de_providencias_029.2021_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: _x000D_
 •	Colocação de lâmpada de iluminação próxima à residência de Aliomar da Silva, na Localidade de Linha 15 – São Jorge._x000D_
 •	Colocação de lâmpada de iluminação próxima à residência de Volmar Hoffart, na Localidade de São José, 4° Distrito.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/948/pedido_de_providencias_030.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/948/pedido_de_providencias_030.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias como segue: _x000D_
 A jaguariense Dulce Maria Calixtro de Aguiar, 19 anos, residente do bairro Promorar, expôs, por meio de mensagem eletrônica a esta requerente, a debilidade que se encontra sua residência, sendo que refere inúmeras tentativas de resolução pelo poder público, pelos riscos apresentados, porém sem êxito._x000D_
 Para além disso, esta família enfrenta  muitas dificuldades financeiras, situação esta que foi agravada por decorrência da pandemia. _x000D_
 Ante o exposto, e dada a urgência que o caso pede, solicito que providências sejam tomadas, a partir de análise técnica daquela residência, para que se conclua da possibilidade em realizar uma reforma da moradia ou para que uma nova seja construída.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/957/pedido_de_providencias_031.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/957/pedido_de_providencias_031.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para manutenção da estrada, bem como de uma ponte, que está sem segurança e suscetível a riscos, entre o trecho dos Rincão dos Alves e o Rincão dos Schopp, que dá acesso as famílias de moradores daquela região, como Dona Irma Silva, Maria Silva, Alvandir Chaves, dentre outros. O local necessita de reparos emergenciais.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/964/pedido_de_providencias_033.2021_-_bancada_progressistas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/964/pedido_de_providencias_033.2021_-_bancada_progressistas.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do Progressistas, vêm diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a demarcação/pintura da pista de corrida do Poliesportivo Guarany, conforme normas esportivas oficiais. Tal solicitação se faz necessária, tendo vista que várias pessoas utilizam o referido espaço para o treinamento de corridas para concursos públicos, necessitando destas demarcações para controlar tempo/distância.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/966/pedido_de_providencias_034.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/966/pedido_de_providencias_034.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para solucionar o problema de drenagem pluvial da Rua Dante Sesti.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/967/pedido_de_providencias_035.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/967/pedido_de_providencias_035.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para calçamento na Rua dos Atiradores.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/970/pedido_de_providencias_036.2021_-_ver._agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/970/pedido_de_providencias_036.2021_-_ver._agnes.pdf</t>
   </si>
   <si>
     <t>A vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias em relação a:_x000D_
 •	Serviço de destocamento, através de uma retroescavadeira, na propriedade do senhor Pedro Valmor Lanes, na localidade de Santo Izidro, 2° distrito de Jaguari.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/971/pedido_de_providencias_037.2021_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/971/pedido_de_providencias_037.2021_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: Que seja realizado o cascalhamento de um pequeno trecho da estrada que vai para a propriedade de Velton Spolaor, na Localidade de Mangueirinha, tendo em vista a necessidade de melhorar aquele local e assim o proprietário possa fazer o escoamento de paralelepípedo que é extraído em grande quantidade em sua propriedade.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/979/pedido_de_providencias_038.2021_-_ver._agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/979/pedido_de_providencias_038.2021_-_ver._agnes.pdf</t>
   </si>
   <si>
     <t>A vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Um módulo sanitário para o senhor João Pedro dos Santos Melo - Rua Santo Antônio, Bairro Rivera, que se encontra em situação extremamente vulnerável, onde acabou por reconstruir em um espaço desativado, algumas peças para morar, sendo que o único recurso financeiro que possui, hoje, é o valor de R$ 89,00 do programa Bolsa Família, oriundo do Governo Federal;_x000D_
 •	Um módulo sanitário para a família de Dionatan Martins, que reside, junto a sua esposa e mais duas crianças, em frente à Igreja da Linha 10 - Santo Antônio.            A casa não possui forro, nem sarrafos para isolar a temperatura externa, necessitando também de auxílio para esse fim;_x000D_
 •	Na Rua Anísio Garcia, no bairro Promorar, há uma rede de esgotos que passa por baixo das casas e atualmente, oferece riscos a seus moradores, já que surgiram buracos.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/997/pedido_de_providencias_039.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/997/pedido_de_providencias_039.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Obras, que sejam tomadas as providências necessárias em relação ao cascalhamento e a colocação de um estrado (mata-burro) na entrada da propriedade de Eloe Schubert, na localidade de Pinheirinho, 4º distrito.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/998/pedido_de_providencias_040.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/998/pedido_de_providencias_040.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Obras, que sejam tomadas as providências necessárias em relação a manutenção da pracinha de brinquedos em frente à Igreja Matriz, já que oferece riscos iminentes às crianças que ali brincam.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1003/pedido_de_providencias_041.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1003/pedido_de_providencias_041.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Obras e Viação, que sejam tomadas as providências necessárias de Serviço de retroescavadeira na residência do Senhor Adir Oliveira, na localidade da Barragem, para construção de um bueiro, com o objetivo de facilitar a passagem entre uma sanga e sua lavoura.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1006/pedido_de_providencias_042.2021_-_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1006/pedido_de_providencias_042.2021_-_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para a construção de lombada no trecho compreendido entre o Trevo de acesso a cidade de Jaguari e a empresa Limana Poliserviços.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1022/pedido_de_providencias_043.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1022/pedido_de_providencias_043.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Obras e Viação, que sejam tomadas providências necessárias quanto ao cascalhamento na estrada do Pessegueiro, que dá  acesso a residência do senhor Osmar Santos, considerando o agravante de que sua filha, estudante do 7° ano da Escola Vanda Maria da Silva, acaba perdendo aula, em dias de chuva, devido esta estrada  não oferecer condições mínimas para deslocamentos.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1057/pedido_de_providencias_044.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1057/pedido_de_providencias_044.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Obras e Viação que sejam tomadas providências necessárias no Bairro Sagrado Coração de Jesus, quanto a recuperação do calçamento, principalmente na Rua 16 de Agosto, ao qual já houve demolições em alguns locais. Também é demandado pela comunidade uma faixa elevada na referida rua, devido ao excesso de velocidade de muitos motoristas, além de um poste de luz na esquina desta, facilitando o acesso de pedestres que durante a noite trafegam e, por vezes, precisam utilizar lanternas para iluminar o referido local, devido a escuridão.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/975/projeto_de_decreto_legislativo_002.2021_-_comenda_mulher_cidada.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/975/projeto_de_decreto_legislativo_002.2021_-_comenda_mulher_cidada.pdf</t>
   </si>
   <si>
     <t>Institui a “Comenda Mulher Cidadã” no Município de Jaguari/RS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_decreto_legislativo_n.o_004.2021_-_comenda_merito_centenario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_decreto_legislativo_n.o_004.2021_-_comenda_merito_centenario.pdf</t>
   </si>
   <si>
     <t>Institui a “Comenda Mérito Centenário” a ser entregue de 17 de dezembro de 2021 a 31 de dezembro de 2024, com distinção às Empresas, Instituições, Cidadãos destaques em atividades produtivas, culturais, esportivas e profissionais no Município de Jaguari/RS.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda Legislativa</t>
   </si>
   <si>
     <t>Cito Silva</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/990/projeto_de_emenda_substitutiva__002.2021_-_pl_028.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/990/projeto_de_emenda_substitutiva__002.2021_-_pl_028.2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º, inciso II do Projeto de Lei Municipal n.º 028/2021.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/866/pl_001.2021_contratomedico-ubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/866/pl_001.2021_contratomedico-ubs.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Médico UBS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/867/pl_002.2021_prorrogacontratomedicoubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/867/pl_002.2021_prorrogacontratomedicoubs.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação do contrato temporário de Médico UBS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/868/pl_003.2021_prorrogacontratomedicoesf_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/868/pl_003.2021_prorrogacontratomedicoesf_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos temporários de Médico ESF.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/869/pl_004.2021_prorrogacontratomedicoginecologistaobstetra.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/869/pl_004.2021_prorrogacontratomedicoginecologistaobstetra.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Médico Ginecologista e Obstetra.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/870/pl_005.2021_prorrogacontratooperador_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/870/pl_005.2021_prorrogacontratooperador_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos temporários de Operador de Máquinas.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/871/pl_006.2021_contratacao-operadormaquina_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/871/pl_006.2021_contratacao-operadormaquina_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Operador de Máquina e Equipamento Rodoviário.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/872/pl_007.2021_instituigratificacaocovid-19.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/872/pl_007.2021_instituigratificacaocovid-19.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação de Função para Profissionais da Saúde em Atividade de Atendimento a COVID-19.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/875/pl_008_2021_condicoespagamentotributos.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/875/pl_008_2021_condicoespagamentotributos.pdf</t>
   </si>
   <si>
     <t>Estabelece calendário de vencimento e condições de pagamento dos tributos municipais para o exercício de 2021.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pl_009.2021_suspendeprazoconcursopublico.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pl_009.2021_suspendeprazoconcursopublico.pdf</t>
   </si>
   <si>
     <t>Suspende o prazo de validade dos concursos públicos municipais.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/894/pl_010.2021_prorrogacontratotenicoenfermagem.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/894/pl_010.2021_prorrogacontratotenicoenfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação do contrato temporário de Técnico de Enfermagem.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/906/pl_011.2021_contratacao-profoseriesiniciais.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/906/pl_011.2021_contratacao-profoseriesiniciais.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Professores de Educação Infantil e Ensino Fundamental Séries Iniciais e a abertura de Crédito Adicional Especial no Orçamento de 2021, no valor de R$ 92.340,64.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/907/pl_012.2021_contratacao_motoristas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/907/pl_012.2021_contratacao_motoristas.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Motorista e a abertura de Crédito Adicional Especial no Orçamento de 2021, no valor de R$ 21.526,35.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/916/pl_013.2021_autoriza_aquisicaovacinas_covid-19.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/916/pl_013.2021_autoriza_aquisicaovacinas_covid-19.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de vacinas para o enfrentamento da pandemia Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/918/pl_014_2021_alteracondicoespagamentotributos.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/918/pl_014_2021_alteracondicoespagamentotributos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.393, de 26.01.2021, prorrogando o calendário de vencimento de tributos municipais para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/919/1615980868501_1615980811444_pl_015.2021_concessaouso_lamberhoney.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/919/1615980868501_1615980811444_pl_015.2021_concessaouso_lamberhoney.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão Onerosa de Uso de imóvel à empresa Lamberhoney Indústria, Comércio e Exportação Ltda., mediante contrapartida.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/928/pl_016.2021_cria_novo_conselho_fundeb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/928/pl_016.2021_cria_novo_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>Cria o novo Conselho Municipal de Acompanhamento e de Controle Social do Fundo de Manutenção e Desenvolvimento da Educação  Básica e de Valorização dos Profissionais da  Educação (FUNDEB) de que trata a Lei Federal  nº 14.113, de 25.12.2020, e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/929/pl_017.2021_contratacao-assistenteescolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/929/pl_017.2021_contratacao-assistenteescolar.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de _x000D_
 Assistente Escolar.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/938/pl_018.2021_contratacao-enfemeiro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/938/pl_018.2021_contratacao-enfemeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Enfermeiro.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/939/pl_019.2021_contratacao-psicologo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/939/pl_019.2021_contratacao-psicologo.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Psicólogo.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/949/pl_020.2021_altera_salario_agente_saude.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/949/pl_020.2021_altera_salario_agente_saude.pdf</t>
   </si>
   <si>
     <t>Altera o salário de Agente Comunitário de Saúde,  em cumprimento ao Piso Salarial fixado pela  Lei Federal nº 13.708/2018.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/950/pl_021.2021_auxilio_concessionario_rodoviaria_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/950/pl_021.2021_auxilio_concessionario_rodoviaria_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio financeiro ao concessionário da Estação Rodoviária e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/958/pl_022.2021_contratacao_professores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/958/pl_022.2021_contratacao_professores.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Professor de Educação Infantil e Ensino Fundamental Séries Iniciais.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/959/pl_023.2021_contratacao_assistentes_escolares.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/959/pl_023.2021_contratacao_assistentes_escolares.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Assistente Escolar.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/960/pl_024.2021_contratacao_motoristas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/960/pl_024.2021_contratacao_motoristas.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Motorista.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/961/pl_025.2021_contratacao_serventes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/961/pl_025.2021_contratacao_serventes.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Servente.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/963/pl_026.2021_permissao_uso_sicredi-relogio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/963/pl_026.2021_permissao_uso_sicredi-relogio.pdf</t>
   </si>
   <si>
     <t>Autoriza a renovação da Permissão de Uso Gratuita de uma fração de logradouro público ao Sicredi Vale do Jaguari, destinada para o funcionamento de um relógio eletrônico digital, e dá outras providências.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/977/pl_027.2020_veiculostransporteescolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/977/pl_027.2020_veiculostransporteescolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os veículos em serviço de transporte coletivo escolar e dá outras providências.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/984/pl_028.2021_incentivo_pequeno_empreendedor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/984/pl_028.2021_incentivo_pequeno_empreendedor.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo Financeiro ao Pequeno Empreendedor atingido pelas medidas de enfrentamento à epidemia causada pelo Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/989/pl_029.2021_prorrogacontratomedicoubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/989/pl_029.2021_prorrogacontratomedicoubs.pdf</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/995/pl_030.2021_contratacao_odontologo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/995/pl_030.2021_contratacao_odontologo.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de  Odontólogo.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1000/pl_031.2021_retifica_lei_incentivo_pequeno_empreendedor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1000/pl_031.2021_retifica_lei_incentivo_pequeno_empreendedor.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal nº 3.415, de 27.07.2021, que institui o Programa Municipal de Incentivo Financeiro ao  Pequeno Empreendedor atingido pelas medidas de enfrentamento à epidemia causada pelo  Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1011/pl_032.2021_contratacao_monitor_social.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1011/pl_032.2021_contratacao_monitor_social.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Monitor Social.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_033.2021_contratacao_assistente_escolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_033.2021_contratacao_assistente_escolar.pdf</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_034.2021_institui_previdencia_complementar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_034.2021_institui_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime de Previdência Complementar – RPC no âmbito do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_035.2021_altera_funprev_-_limite_contribuicao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_035.2021_altera_funprev_-_limite_contribuicao.pdf</t>
   </si>
   <si>
     <t>Acresce § 13 ao art. 3º-E da Lei Municipal nº 2.200/1999, que estabelece o Regime Próprio de Previdência Social dos servidores do Município.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1024/pl_036.2021_credito_especial_-_distrito_industrial.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1024/pl_036.2021_credito_especial_-_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2021, no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_037.2021_monumento_friuli_di_jaguari.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_037.2021_monumento_friuli_di_jaguari.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação o Monumento Friuli di Jaguari, a sua construção em espaço público e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1030/ppa_2022-2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1030/ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1034/pl_039.2021_consolidacao_divida_saude_-_remissao_juros.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1034/pl_039.2021_consolidacao_divida_saude_-_remissao_juros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remissão de juros e correção monetária para fins de ajuste referente aos programas estaduais da saúde de 2014 a 2018 executados pelo Município e não empenhados pelo Estado, com vistas a   viabilizar a celebração de Termo de Consolidação de Dívida para pronto pagamento.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>Estabelece novo Plano de Custeio Especial ao RPPS, previsto na Lei Municipal nº 2.200, de 31.12.1999.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_041.2021_creditoespecial_-_repasse_apae.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_041.2021_creditoespecial_-_repasse_apae.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2021, no valor de R$ 50.000,00.”</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_042.2021_ldo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_042.2021_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1047/pl_043.2021_autoriza_doacao_raio-x.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1047/pl_043.2021_autoriza_doacao_raio-x.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber do Sindicato Rural de Jaguari a doação de um Conjunto Radiológico.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1048/pl_044.2021_prorrogacontratooperador.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1048/pl_044.2021_prorrogacontratooperador.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1050/pl_046.2021_prorrogacontratomedicoubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1050/pl_046.2021_prorrogacontratomedicoubs.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Médico ESF.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1052/pl_048.2021_cedencia_servidor_-_s.vicente.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1052/pl_048.2021_cedencia_servidor_-_s.vicente.pdf</t>
   </si>
   <si>
     <t>Autoriza a cedência de servidor ao município de São Vicente do Sul.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1053/pl_049.2021_repactuacao_parcelamento_alienacao_distrito_industrial.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1053/pl_049.2021_repactuacao_parcelamento_alienacao_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>Autoriza a repactuação do parcelamento do preço da alienação de imóveis do Micro Distrito Industrial, objeto da Lei Municipal nº 3.313, de 22.10.2019.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1054/pl_050.2021_altera_lm_3.090_-_recuperacaoiptu.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1054/pl_050.2021_altera_lm_3.090_-_recuperacaoiptu.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.090, de 18.12.2015, que fixa índice e estabelece calendário para reposição da base de cálculo do IPTU.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1055/pl_051_2021_condicoespagamentotributos-2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1055/pl_051_2021_condicoespagamentotributos-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece calendário de vencimento e condições de pagamento dos tributos municipais para o exercício de 2022.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_052.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_052.2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Jaguari para exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>PLIL</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa</t>
   </si>
   <si>
     <t>Elenice  Cattelan</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/941/projeto_de_lei_de_iniciativa_legislativa_001_2021_elenice.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/941/projeto_de_lei_de_iniciativa_legislativa_001_2021_elenice.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa de Cooperação e Código Sinal Vermelho, como forma de pedido de socorro e ajuda para mulheres em situação de violência doméstica ou familiar, medida de combate e prevenção à violência contra as mulheres, conforme a Lei Maria da Penha e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/942/projeto_de_lei_de_iniciativa_legislativa_002_2021_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/942/projeto_de_lei_de_iniciativa_legislativa_002_2021_catina.pdf</t>
   </si>
   <si>
     <t>Institui a campanha “Maio Laranja”, de combate ao abuso e à exploração sexual de crianças e adolescentes no Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_de_iniciativa_legislativa_003_2021_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_de_iniciativa_legislativa_003_2021_agnes.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação do Autista e dá outras providências.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/988/projeto_de_lei_de_iniciativa_legislativa_004_2021_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/988/projeto_de_lei_de_iniciativa_legislativa_004_2021_igor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas relativas à livre iniciativa e ao livre exercício de atividade econômica e disposições sobre a atuação da Administração Pública Municipal como agente normativo e regulador e dá outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1018/projeto_de_lei_de_iniciativa_legislativa_005_2021_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1018/projeto_de_lei_de_iniciativa_legislativa_005_2021_igor.pdf</t>
   </si>
   <si>
     <t>Obriga as empresas e as concessionárias que fornecem energia elétrica, telefonia fixa, banda larga, televisão a cabo ou outro serviço, por meio de rede aérea, a retirar de postes a fiação excedente e sem uso que tenham instalado, no âmbito do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1027/projeto_de_lei_de_iniciativa_legislativa_006_2021_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1027/projeto_de_lei_de_iniciativa_legislativa_006_2021_fabio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa n.º 006/2021, o qual “Institui o Programa Troco Solidário o qual tem por finalidade auxiliar financeiramente a Associação de Pais e Amigos dos Excepcionais (APAE), a Associação Jaguariense de Apoio às Pessoas com Câncer - Mão Amiga, a Associação Jaguariense de Proteção Animal (AJAPA), o Hospital de Caridade de Jaguari (HCJ) e a Pequena Casa da Divina Providência”.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_001.2021_-_catina.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_001.2021_-_catina.doc</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja informado sobre o requerimento da entrega das imagens das câmeras de segurança solicitada em 04/01/2021, já se passaram mais de trinta dias  e não obteve resposta.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_002.2021_-_agnes_pdl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_002.2021_-_agnes_pdl.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Decreto Legislativo n.º 002/2021, o qual  “Institui a Comenda Mulher Cidadã no Município de Jaguari/RS”.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_003.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_003.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, com fundamento na Lei de Acesso à Informação (Lei Nacional nº 12.527/2011), requerer o que segue:_x000D_
 1. Cópia do contrato entabulado com a empresa/pessoa física que gerencia as imagens das câmeras de segurança da Câmara de Vereadores de Jaguari, inclusive o documento onde conste o tempo de permanência das imagens no sistema do prestador de serviço.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_004.2021_-_elenice-mesclado.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_004.2021_-_elenice-mesclado.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, requerer ao requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 001/2021, o qual “Dispõe sobre a implantação do Programa de Cooperação e Código Sinal Vermelho, como forma de pedido de socorro e ajuda para mulheres em situação de violência doméstica ou familiar, medida de combate e prevenção à violência contra as mulheres, conforme a Lei Maria da Penha e dá outras providências”.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_005.2021_-_caitina_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_005.2021_-_caitina_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal cópia do contrato do Município de Jaguari com o IRDESI – Instituto Riograndense de Desenvolvimento Social Integrado.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_006.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_006.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal “cópia do contrato do Município de Jaguari” com a empresa prestadora de serviço que executa o Projeto Avançar Cidades, bem como “cópia do Projeto de Engenharia” do recurso do contrato de financiamento n.º 502.677-18/19, referente ao contrato Avançar Cidade.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_007.2021_-_bancada_mdb_-_votos_cong._nova_esp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_007.2021_-_bancada_mdb_-_votos_cong._nova_esp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora da Casa Legislativa, que seja consignado na Ata dos Trabalhos, Votos de Congratulações aos 33 anos de Emancipação Política- Administrativa do Município de Nova Esperança do Sul, que será comemorado em 13 de abril._x000D_
 Desejamos que as conquistas do Município de Nova Esperança do Sul sejam sempre contínuas, que os nova-esperancense sigam construindo um amanhã cada vez mais promissor, e que a persistência e esperança, sirvam de caminho para uma cidade cada vez melhor de se viver. _x000D_
 Postulam, igualmente, que seja encaminhado ofício ao Prefeito de Nova Esperança do Sul, bem como ao Presidente da Câmara Municipal, comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/943/requerimento_008.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/943/requerimento_008.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 002/2021, o qual “Institui a campanha “Maio Laranja”, de combate ao abuso e à exploração sexual de crianças e adolescentes no Município de Jaguari e dá outras providências”.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/951/requerimento_009.2021_-_bancada_mdb_-_votos_cong._coop._sao_jose..pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/951/requerimento_009.2021_-_bancada_mdb_-_votos_cong._coop._sao_jose..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora da Casa Legislativa, que seja consignado na Ata dos Trabalhos, Votos de Congratulações à Diretoria da Cooperativa Agrária São José Ltda., Gestão 2018/2021, na pessoa do Presidente João Alberto Minuzzi, pelo dinâmico trabalho, dedicação, esforço e responsabilidade na condução desta entidade._x000D_
 Ao mesmo tempo requerem seja consignado na Ata dos Trabalhos, Votos de Congratulações à nova Diretoria da Cooperativa Agrária São José Ltda., Gestão 2021/2024, na pessoa do Presidente Jeferson Chequim Guerra, desejando sucesso e realizações nesta nova caminhada, colocando o Poder Legislativo Municipal a disposição para contribuir na promoção do cooperativismo._x000D_
 Postulam sejam encaminhados os pertinentes ofícios comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/974/requerimento_010_2021_-_bancada_mdb_-_votos_cong._luciano_vencato_gastaldo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/974/requerimento_010_2021_-_bancada_mdb_-_votos_cong._luciano_vencato_gastaldo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora da Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações ao jaguariense Luciano Vencato Gastaldo pelo excepcional trabalho, comprometimento e esforço na condução do Comitato Veneto do Estado do Rio Grande do Sul, na Gestão 2019/2021, deixando um grande legado aos descendentes Italianos, enaltecendo nossa Associação Cultural Italiana do Vale do Jaguari e o Município de Jaguari._x000D_
 Postulam sejam encaminhados os pertinentes ofícios comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_011.2021_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_011.2021_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, cópia do contrato de prestação de serviços referente à construção do Centro Comunitário do Bairro Consolata.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/983/requerimento_012.2021_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/983/requerimento_012.2021_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 003/2021, o qual “Institui a Carteira de Identificação do Autista e dá outras providências”.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 004/2021, o qual “Dispõe sobre normas relativas à livre iniciativa e ao livre exercício de atividade econômica e disposições sobre a atuação da Administração Pública Municipal como agente normativo e regulador e dá outras providências”.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/992/requerimento_014.2021_-_bancada_mdb_-_votos_cong._jornal_a_folha.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/992/requerimento_014.2021_-_bancada_mdb_-_votos_cong._jornal_a_folha.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos, Voto de Congratulações ao Jornal A Folha, pelo transcurso dos 20 anos de fundação e atuação junto à comunidade regional do Vale do Jaguari.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_015_2021_bancada_mdb_-_votos_congratulacoes_strj.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_015_2021_bancada_mdb_-_votos_congratulacoes_strj.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos, Voto de Congratulações pela passagem dos cinquenta e nove anos de fundação do Sindicato dos Trabalhadores Rurais de Jaguari, com o envio de correspondência a diretoria, associados e funcionários, igualmente, ao associado fundador DOMINGOS CALLEGARO, os quais ratificam os propósitos empreendidos pelos visionários fundadores no dia 26 de agosto de 1962. Tal entidade representa, coordena e defende os interesses dos trabalhadores rurais, buscando a melhoria das condições de vida e de trabalho, tornando-se referência na atuação sindical. Portanto, torna-se necessário o reconhecimento do trabalho, da dedicação e do esforço de seus associados, funcionários e diretoria.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1001/requerimento_016_2021_bancada_mdb_-_votos_congratulacoes_prendas_da_10o.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1001/requerimento_016_2021_bancada_mdb_-_votos_congratulacoes_prendas_da_10o.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos, Voto de Congratulações às Prendas do CTG Invernada do Chapadão, que participaram e representaram o Município de Jaguari na 51ª Ciranda Cultural de Prendas - 10ª Região Tradicionalista, na cidade de São Francisco de Assis, no dia 07 de setembro de 2021._x000D_
 Tal requerimento justifica-se pela brilhante atuação das Prendas Jaguarienses, tornando-se Prendas da 10ª Região Tradicionalista do Rio Grande do Sul, sendo elas:  Isabela Peixoto - 2ª Prenda Mirim, Ana Luiza Tier - 3ª Prenda Juvenil e Nicole Anibele Dal Osto - 3ª Prenda Adulta.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_017.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_017.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 005/2021, o qual “Obriga as empresas e as concessionárias que fornecem energia elétrica, telefonia fixa, banda larga, televisão a cabo ou outro serviço, por meio de rede aérea, a retirar de postes a fiação excedente e sem uso que tenham instalado, no âmbito do Município de Jaguari e dá outras providências”.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1021/requerimento_018_2021_-_bancada_mdb_-_votos_congratulacoes_jeanine_franco_berger.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1021/requerimento_018_2021_-_bancada_mdb_-_votos_congratulacoes_jeanine_franco_berger.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações a servidora do IPERGS Jeanine Franco Berger, pelos 39 anos de excepcional trabalho, comprometimento e dedicação junto a Agência do IPERGS de Jaguari, atendendo a todos com entusiasmo, empatia e competência. Felicitando pela merecida aposentadoria, agradecendo o trabalho e reconhecendo seu legado de comprometimento com o serviço público, com as pessoas, para bem servir e atender as demandas da comunidade jaguariense e região. Postulam seja encaminhado o pertinente ofício comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1026/requerimento_n.o_019.2021.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1026/requerimento_n.o_019.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 006/2021, o qual “Institui o Programa Troco Solidário o qual tem por finalidade auxiliar financeiramente a Associação de Pais e Amigos dos Excepcionais (APAE), a Associação Jaguariense de Apoio às Pessoas com Câncer - Mão Amiga, a Associação Jaguariense de Proteção Animal (AJAPA), o Hospital de Caridade de Jaguari (HCJ) e a Pequena Casa da Divina Providência”.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1043/requerimento_020.2021_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1043/requerimento_020.2021_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, pedido de vistas ao Projeto de Lei n.º 042/2021, o qual “Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2022”.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>EDT</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/893/edital_de_convocacao_e_voto_do_relator_27.01.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/893/edital_de_convocacao_e_voto_do_relator_27.01.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO PARA SESSÃO EXTRAORDINÁRIA DE JULGAMENTO DO PROCESSO N.º 001/2020.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>ESPDL</t>
   </si>
   <si>
     <t>Emenda Substitutiva a Projeto de Decreto Legislati</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/976/emenda_substitutiva_001.2021_ao_projeto_de_decreto_legislativo_002.2021_-_comenda_mulher_cidada.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/976/emenda_substitutiva_001.2021_ao_projeto_de_decreto_legislativo_002.2021_-_comenda_mulher_cidada.pdf</t>
   </si>
   <si>
     <t>Institui a “Comenda Alda Fiorin Martini” no Município de Jaguari/RS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2379,67 +2379,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/905/convocacao_sessao_18.02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/915/oficio_sma_011_2021_-_04_03_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/917/convocacao_sessao_extraordinaria316.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/920/of._sma_015_2021_-_pl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/962/030_-_camara_-_convoca_e_encaminha_pl_022_a_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1023/of._065.2021_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1044/077_-_camara_-__encaminha_emenda_pl_040.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/892/projeto_de_emenda_substitutiva__001.2021_-_pl_007.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_001.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_002.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_003_2021_-_igor_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_004_2021_-_vereadora_agnes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_005.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_006.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_007.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_008.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_009.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_010.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_011.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_012.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_013.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_014.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_015.2021_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/930/mocao_de_repudio_001_2021_-_contra_privatizacao_da_corsan.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/945/mocao_de_apoio_002_2021_-_agricultura_e_pecuaria_familiar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/953/mocao_de_apoio_003_2021_-_oab_rs.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/955/mocao_de_apoio_004_2021_-_brigada_militar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/985/mocao_de_apoio_005_2021_-_reposicao_salarial_trabalhadores_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/986/mocao_de_apoio_006_2021_-_irga.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/991/mocao_de_apoio_007_2021_-_salario_regional_estadual.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/999/mocao_de_apoio_008_2021_-_plano_de_carreira_judiciario.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1002/mocao_de_apoio_009_2021_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1020/mocao_de_apoio_010_2021_-_capitao_do_quadro_de_oficiais_de_estado_maior.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1031/mocao_de_apoio_011_2021_-_policia_penal.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1041/mocao_de_apoio_012_2021_-_apoio_ao_14o_salario_aos_aposentados_e_pensionistas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pedido_de_informacao_001.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/889/pedido_de_informacao_002.2021_-_leco.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/890/pedido_de_informacao_003.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/901/pedido_de_informacao_004.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/903/pedido_de_informacao_006.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/904/pedido_de_informacao_007.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/908/pedido_de_informacao_008.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/909/pedido_de_informacao_009.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/925/pedido_de_informacao_013.2021_-_caitina_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/932/pedido_de_informacao_014.2021_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/952/pedido_de_informacao_015.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/954/pedido_de_informacao_016.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/973/pedido_de_informacao_017.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/987/pedido_de_informacao_019.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/994/pedido_de_informacao_020.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1008/pedido_de_informacao_021.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1015/pedido_de_informacao_022.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1010/pedido_de_informacao_023.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1028/pedido_de_providencias_043.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1040/pedido_de_informacao_025.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/873/pedido_de_providencias_001.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/874/pedido_de_providencias_002.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/878/pedido_de_providencias_003.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pedido_de_providencias_004.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pedido_de_providencias_005.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pedido_de_providencias_006.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/882/pedido_de_providencias_007.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/883/pedido_de_providencias_008.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pedido_de_providencias_010.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pedido_de_providencias_011.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/895/pedido_de_providencias_014.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/897/pedido_de_providencias_015.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/898/pedido_de_providencias_016.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/899/pedido_de_providencias_017.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/913/pedido_de_providencias_019.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/914/pedido_de_providencias_020.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/926/pedido_de_providencias_021.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/927/pedido_de_providencias_022.2021_-_caitina_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/931/pedido_de_providencias_023.2021_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/935/pedido_de_providencias_024.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/936/pedido_de_providencias_025.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/937/pedido_de_providencias_026.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/946/pedido_de_providencias_028.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/947/pedido_de_providencias_029.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/948/pedido_de_providencias_030.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/957/pedido_de_providencias_031.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/964/pedido_de_providencias_033.2021_-_bancada_progressistas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/966/pedido_de_providencias_034.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/967/pedido_de_providencias_035.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/970/pedido_de_providencias_036.2021_-_ver._agnes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/971/pedido_de_providencias_037.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/979/pedido_de_providencias_038.2021_-_ver._agnes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/997/pedido_de_providencias_039.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/998/pedido_de_providencias_040.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1003/pedido_de_providencias_041.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1006/pedido_de_providencias_042.2021_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1022/pedido_de_providencias_043.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1057/pedido_de_providencias_044.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/975/projeto_de_decreto_legislativo_002.2021_-_comenda_mulher_cidada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_decreto_legislativo_n.o_004.2021_-_comenda_merito_centenario.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/990/projeto_de_emenda_substitutiva__002.2021_-_pl_028.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/866/pl_001.2021_contratomedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/867/pl_002.2021_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/868/pl_003.2021_prorrogacontratomedicoesf_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/869/pl_004.2021_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/870/pl_005.2021_prorrogacontratooperador_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/871/pl_006.2021_contratacao-operadormaquina_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/872/pl_007.2021_instituigratificacaocovid-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/875/pl_008_2021_condicoespagamentotributos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pl_009.2021_suspendeprazoconcursopublico.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/894/pl_010.2021_prorrogacontratotenicoenfermagem.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/906/pl_011.2021_contratacao-profoseriesiniciais.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/907/pl_012.2021_contratacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/916/pl_013.2021_autoriza_aquisicaovacinas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/918/pl_014_2021_alteracondicoespagamentotributos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/919/1615980868501_1615980811444_pl_015.2021_concessaouso_lamberhoney.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/928/pl_016.2021_cria_novo_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/929/pl_017.2021_contratacao-assistenteescolar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/938/pl_018.2021_contratacao-enfemeiro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/939/pl_019.2021_contratacao-psicologo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/949/pl_020.2021_altera_salario_agente_saude.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/950/pl_021.2021_auxilio_concessionario_rodoviaria_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/958/pl_022.2021_contratacao_professores.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/959/pl_023.2021_contratacao_assistentes_escolares.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/960/pl_024.2021_contratacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/961/pl_025.2021_contratacao_serventes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/963/pl_026.2021_permissao_uso_sicredi-relogio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/977/pl_027.2020_veiculostransporteescolar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/984/pl_028.2021_incentivo_pequeno_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/989/pl_029.2021_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/995/pl_030.2021_contratacao_odontologo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1000/pl_031.2021_retifica_lei_incentivo_pequeno_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1011/pl_032.2021_contratacao_monitor_social.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_033.2021_contratacao_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_034.2021_institui_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_035.2021_altera_funprev_-_limite_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1024/pl_036.2021_credito_especial_-_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_037.2021_monumento_friuli_di_jaguari.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1030/ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1034/pl_039.2021_consolidacao_divida_saude_-_remissao_juros.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_041.2021_creditoespecial_-_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_042.2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1047/pl_043.2021_autoriza_doacao_raio-x.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1048/pl_044.2021_prorrogacontratooperador.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1050/pl_046.2021_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1052/pl_048.2021_cedencia_servidor_-_s.vicente.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1053/pl_049.2021_repactuacao_parcelamento_alienacao_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1054/pl_050.2021_altera_lm_3.090_-_recuperacaoiptu.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1055/pl_051_2021_condicoespagamentotributos-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_052.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/941/projeto_de_lei_de_iniciativa_legislativa_001_2021_elenice.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/942/projeto_de_lei_de_iniciativa_legislativa_002_2021_catina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_de_iniciativa_legislativa_003_2021_agnes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/988/projeto_de_lei_de_iniciativa_legislativa_004_2021_igor.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1018/projeto_de_lei_de_iniciativa_legislativa_005_2021_igor.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1027/projeto_de_lei_de_iniciativa_legislativa_006_2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_001.2021_-_catina.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_002.2021_-_agnes_pdl.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_003.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_004.2021_-_elenice-mesclado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_005.2021_-_caitina_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_006.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_007.2021_-_bancada_mdb_-_votos_cong._nova_esp.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/943/requerimento_008.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/951/requerimento_009.2021_-_bancada_mdb_-_votos_cong._coop._sao_jose..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/974/requerimento_010_2021_-_bancada_mdb_-_votos_cong._luciano_vencato_gastaldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_011.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/983/requerimento_012.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/992/requerimento_014.2021_-_bancada_mdb_-_votos_cong._jornal_a_folha.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_015_2021_bancada_mdb_-_votos_congratulacoes_strj.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1001/requerimento_016_2021_bancada_mdb_-_votos_congratulacoes_prendas_da_10o.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_017.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1021/requerimento_018_2021_-_bancada_mdb_-_votos_congratulacoes_jeanine_franco_berger.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1026/requerimento_n.o_019.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1043/requerimento_020.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/893/edital_de_convocacao_e_voto_do_relator_27.01.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/976/emenda_substitutiva_001.2021_ao_projeto_de_decreto_legislativo_002.2021_-_comenda_mulher_cidada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/905/convocacao_sessao_18.02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/915/oficio_sma_011_2021_-_04_03_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/917/convocacao_sessao_extraordinaria316.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/920/of._sma_015_2021_-_pl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/962/030_-_camara_-_convoca_e_encaminha_pl_022_a_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1023/of._065.2021_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1044/077_-_camara_-__encaminha_emenda_pl_040.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/892/projeto_de_emenda_substitutiva__001.2021_-_pl_007.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_001.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_002.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_003_2021_-_igor_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_004_2021_-_vereadora_agnes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_005.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_006.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_007.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_008.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_009.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_010.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_011.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_012.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_013.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_014.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_015.2021_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/930/mocao_de_repudio_001_2021_-_contra_privatizacao_da_corsan.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/945/mocao_de_apoio_002_2021_-_agricultura_e_pecuaria_familiar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/953/mocao_de_apoio_003_2021_-_oab_rs.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/955/mocao_de_apoio_004_2021_-_brigada_militar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/985/mocao_de_apoio_005_2021_-_reposicao_salarial_trabalhadores_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/986/mocao_de_apoio_006_2021_-_irga.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/991/mocao_de_apoio_007_2021_-_salario_regional_estadual.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/999/mocao_de_apoio_008_2021_-_plano_de_carreira_judiciario.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1002/mocao_de_apoio_009_2021_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1020/mocao_de_apoio_010_2021_-_capitao_do_quadro_de_oficiais_de_estado_maior.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1031/mocao_de_apoio_011_2021_-_policia_penal.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1041/mocao_de_apoio_012_2021_-_apoio_ao_14o_salario_aos_aposentados_e_pensionistas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/877/pedido_de_informacao_001.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/889/pedido_de_informacao_002.2021_-_leco.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/890/pedido_de_informacao_003.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/901/pedido_de_informacao_004.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/903/pedido_de_informacao_006.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/904/pedido_de_informacao_007.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/908/pedido_de_informacao_008.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/909/pedido_de_informacao_009.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/925/pedido_de_informacao_013.2021_-_caitina_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/932/pedido_de_informacao_014.2021_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/952/pedido_de_informacao_015.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/954/pedido_de_informacao_016.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/973/pedido_de_informacao_017.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/987/pedido_de_informacao_019.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/994/pedido_de_informacao_020.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1008/pedido_de_informacao_021.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1015/pedido_de_informacao_022.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1010/pedido_de_informacao_023.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1028/pedido_de_providencias_043.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1040/pedido_de_informacao_025.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/873/pedido_de_providencias_001.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/874/pedido_de_providencias_002.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/878/pedido_de_providencias_003.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/879/pedido_de_providencias_004.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/880/pedido_de_providencias_005.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/881/pedido_de_providencias_006.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/882/pedido_de_providencias_007.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/883/pedido_de_providencias_008.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/885/pedido_de_providencias_010.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/886/pedido_de_providencias_011.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/895/pedido_de_providencias_014.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/897/pedido_de_providencias_015.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/898/pedido_de_providencias_016.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/899/pedido_de_providencias_017.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/913/pedido_de_providencias_019.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/914/pedido_de_providencias_020.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/926/pedido_de_providencias_021.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/927/pedido_de_providencias_022.2021_-_caitina_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/931/pedido_de_providencias_023.2021_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/935/pedido_de_providencias_024.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/936/pedido_de_providencias_025.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/937/pedido_de_providencias_026.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/946/pedido_de_providencias_028.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/947/pedido_de_providencias_029.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/948/pedido_de_providencias_030.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/957/pedido_de_providencias_031.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/964/pedido_de_providencias_033.2021_-_bancada_progressistas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/966/pedido_de_providencias_034.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/967/pedido_de_providencias_035.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/970/pedido_de_providencias_036.2021_-_ver._agnes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/971/pedido_de_providencias_037.2021_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/979/pedido_de_providencias_038.2021_-_ver._agnes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/997/pedido_de_providencias_039.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/998/pedido_de_providencias_040.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1003/pedido_de_providencias_041.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1006/pedido_de_providencias_042.2021_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1022/pedido_de_providencias_043.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1057/pedido_de_providencias_044.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/975/projeto_de_decreto_legislativo_002.2021_-_comenda_mulher_cidada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_decreto_legislativo_n.o_004.2021_-_comenda_merito_centenario.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/990/projeto_de_emenda_substitutiva__002.2021_-_pl_028.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/866/pl_001.2021_contratomedico-ubs.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/867/pl_002.2021_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/868/pl_003.2021_prorrogacontratomedicoesf_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/869/pl_004.2021_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/870/pl_005.2021_prorrogacontratooperador_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/871/pl_006.2021_contratacao-operadormaquina_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/872/pl_007.2021_instituigratificacaocovid-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/875/pl_008_2021_condicoespagamentotributos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/876/pl_009.2021_suspendeprazoconcursopublico.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/894/pl_010.2021_prorrogacontratotenicoenfermagem.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/906/pl_011.2021_contratacao-profoseriesiniciais.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/907/pl_012.2021_contratacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/916/pl_013.2021_autoriza_aquisicaovacinas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/918/pl_014_2021_alteracondicoespagamentotributos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/919/1615980868501_1615980811444_pl_015.2021_concessaouso_lamberhoney.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/928/pl_016.2021_cria_novo_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/929/pl_017.2021_contratacao-assistenteescolar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/938/pl_018.2021_contratacao-enfemeiro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/939/pl_019.2021_contratacao-psicologo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/949/pl_020.2021_altera_salario_agente_saude.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/950/pl_021.2021_auxilio_concessionario_rodoviaria_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/958/pl_022.2021_contratacao_professores.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/959/pl_023.2021_contratacao_assistentes_escolares.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/960/pl_024.2021_contratacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/961/pl_025.2021_contratacao_serventes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/963/pl_026.2021_permissao_uso_sicredi-relogio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/977/pl_027.2020_veiculostransporteescolar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/984/pl_028.2021_incentivo_pequeno_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/989/pl_029.2021_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/995/pl_030.2021_contratacao_odontologo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1000/pl_031.2021_retifica_lei_incentivo_pequeno_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1011/pl_032.2021_contratacao_monitor_social.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_033.2021_contratacao_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_034.2021_institui_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_035.2021_altera_funprev_-_limite_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1024/pl_036.2021_credito_especial_-_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_037.2021_monumento_friuli_di_jaguari.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1030/ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1034/pl_039.2021_consolidacao_divida_saude_-_remissao_juros.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_041.2021_creditoespecial_-_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_042.2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1047/pl_043.2021_autoriza_doacao_raio-x.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1048/pl_044.2021_prorrogacontratooperador.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1050/pl_046.2021_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1052/pl_048.2021_cedencia_servidor_-_s.vicente.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1053/pl_049.2021_repactuacao_parcelamento_alienacao_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1054/pl_050.2021_altera_lm_3.090_-_recuperacaoiptu.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1055/pl_051_2021_condicoespagamentotributos-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_052.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/941/projeto_de_lei_de_iniciativa_legislativa_001_2021_elenice.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/942/projeto_de_lei_de_iniciativa_legislativa_002_2021_catina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_de_iniciativa_legislativa_003_2021_agnes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/988/projeto_de_lei_de_iniciativa_legislativa_004_2021_igor.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1018/projeto_de_lei_de_iniciativa_legislativa_005_2021_igor.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1027/projeto_de_lei_de_iniciativa_legislativa_006_2021_fabio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_001.2021_-_catina.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_002.2021_-_agnes_pdl.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_003.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_004.2021_-_elenice-mesclado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_005.2021_-_caitina_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_006.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_007.2021_-_bancada_mdb_-_votos_cong._nova_esp.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/943/requerimento_008.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/951/requerimento_009.2021_-_bancada_mdb_-_votos_cong._coop._sao_jose..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/974/requerimento_010_2021_-_bancada_mdb_-_votos_cong._luciano_vencato_gastaldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_011.2021_-_catina.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/983/requerimento_012.2021_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/992/requerimento_014.2021_-_bancada_mdb_-_votos_cong._jornal_a_folha.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_015_2021_bancada_mdb_-_votos_congratulacoes_strj.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1001/requerimento_016_2021_bancada_mdb_-_votos_congratulacoes_prendas_da_10o.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_017.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1021/requerimento_018_2021_-_bancada_mdb_-_votos_congratulacoes_jeanine_franco_berger.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1026/requerimento_n.o_019.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/1043/requerimento_020.2021_-_igor.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/893/edital_de_convocacao_e_voto_do_relator_27.01.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2021/976/emenda_substitutiva_001.2021_ao_projeto_de_decreto_legislativo_002.2021_-_comenda_mulher_cidada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>