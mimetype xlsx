--- v0 (2026-01-02)
+++ v1 (2026-04-16)
@@ -54,1660 +54,1660 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Documento Recebido</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n.° 006/2022 - Convoca Sessão Extraordinária para apreciação do Projeto de Lei n.°s 003 a 007/2022.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/of_sma_10.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/of_sma_10.2022.pdf</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n.° 010/2022 - Convoca Sessão Extraordinária para apreciação do Projeto de Lei n.°s 010, 011 e 010/2022.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/015_-_camara_-_encaminha_pl_014_a_016.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/015_-_camara_-_encaminha_pl_014_a_016.2022.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo fraternalmente,  na oportunidade,  vimos encaminhar para a pertinente apreciação legislativa os Projetos de Lei em anexo, precedidos de suas mensagens justificativas, os quais estão assim nominados:_x000D_
 *	Projeto de Lei nº 014/2022, o qual “AUTORIZA A CONTRATAÇÃO  TEMPORÁRIA DE ASSISTENTE ESCOLAR”; _x000D_
 *	Projeto de Lei nº 015/2022, o qual “REEDITA O PROGRAMA MUNICIPAL CALCÁRIO PARA TODOS”; e_x000D_
 *	Projeto de Lei nº 016/2022, o qual “AUTORIZA A INDENIZAÇÃO DE FÉRIAS ADQUIRIDAS E NÃO USUFRUÍDAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/of._017.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/of._017.2022.pdf</t>
   </si>
   <si>
     <t>Altera requisitos de idade para provimento de categorias funcionais constantes da Lei Municipal n.º 1.901/1991.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/oficio_036.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/oficio_036.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei n.º 027/2022_x000D_
 Projeto de Lei n.º 027/2022 - Autoriza o Município a receber Bens Imóveis em doação para instituição do Condomínio Santa Catarina, denomina o prolongamento da Rua Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/oficio_037.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/oficio_037.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei n.º 028/2022_x000D_
 Projeto de Lei n.º 028/2022 - Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1191/concovacao_extraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1191/concovacao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ofício da Secretaria Municipal de Administração n.° 042/2022 - Convoca Sessão Extraordinária para apreciação do Projeto de Lei n.° 31/2022._x000D_
 Projeto de Lei n.º 031/2022 - "Altera a Lei Municipal n. 3.464/2022, que Cria a Procuradoria-Geral do Município de Jaguari e dá outras providências."</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cátina</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_001.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_001.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para a denominação do Centro Comunitário do Bairro Promorar, conforme Projeto de Lei e justificativa em anexo.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Agnes Patias</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_002.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_002.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>AA Vereadora que a esta subscreve, da Bancada do PDT, diante de Vossa Excelência, indicar ao Executivo Municipal que, junto a Secretaria de Meio Ambiente desenvolva um planejamento técnico referente a arborização da Rua Dante Luis Sesti, trecho compreendido entre a Ponte Seca até a entrada do Bairro Consolata, considerando o grande benefício que este espaço poderá proporcionar para os que ali transitam, como investimento na melhoria da qualidade de vida da população e do meio ambiente.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, diante de Vossa Excelência, indicar ao Executivo Municipal, através da Secretaria Municipal de Obras e Viação que sejam tomadas providências necessárias na rua Dante Luis Sesti (trajeto da Ponte Seca até a entrada do Bairro Consolata), na reparação imediata desta rua, considerando que a mesma está causando muitos prejuízos, principalmente aos condutores de veículos.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Antonio Carlos Dapieve</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_004.2022_-_dapieve.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_004.2022_-_dapieve.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja analisada a possibilidade de concessão de uma (01) hora extra aos Servidores Municipais da Secretaria de Obras e Viação, quando em serviço no interior e necessitando alimentar-se fora da sede do Município. Tal solicitação se faz necessária em razão de que estes Servidores estão a serviço do Município, se alimentando expostos ao clima e se privam do horário de intervalo e do almoço em família.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fábio Franco</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_005.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_005.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja instituído no Município de Jaguari o “Programa Troco Solidário”, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_006.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_006.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que o Município de Jaguari, seja responsável com as despesas de deslocamento de pacientes carentes que necessitem de UTI Móvel, com distância superior a 250 km. Tal solicitação se faz necessário, tendo em vista o elevado tempo de espera para deslocamento de uma UTI Móvel do Estado.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Robert de Azevedo Nadalon</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_007.2022_-_robert.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_007.2022_-_robert.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Movimento Democrático Brasileiro - MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja observada a alteração da legislação vigente, qual seja a Lei Municipal nº 1900/91, no que tange parte da alteração proposta pela Lei Municipal nº 3.247/2018, a qual em seu texto suprimiu alguns direitos dos servidores públicos municipais, de modo que passou a impossibilitar a conversão em pecúnia de parte do período de gozo de férias, bem como a conversão em pecúnia de fração de gozo da licença prêmio, ambas com possibilidade em período anterior a legislação mais recente supracitada. Os termos, bem como a justificativa para a indicação se encontram anexa a indicação. Caso entenda pela pertinência, solicito que a mesma seja encaminhada como Projeto de Lei, com fulcro de alteração da Lei Municipal, a esta Casa a fim de ser apreciada pelos pares.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_008.2022_-_dapieve.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_008.2022_-_dapieve.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja analisada a possibilidade da troca dos horários de recolhimento do lixo no centro da cidade, em razão de qual tal situação prejudica o fluxo de veículos na ruas principais.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_009.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_009.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que sejam tomadas as providências necessárias para a contratação de motorista para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_010.2022_-_fabio_equoterapia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_010.2022_-_fabio_equoterapia.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja instituído no Município de Jaguari o Projeto de Equoterapia, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_011.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_011.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do Partido Democrático Trabalhistas - PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja instituído no Município de Jaguari o “Programa de Incentivo à Vacinação contra a Brucelose”, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_012.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_012.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal que realize um programa de capacitação para monitores e motoristas do transporte escolar de Jaguari._x000D_
 É inequívoca a noção de que uma educação de qualidade só é suportada pelo alinhamento de uma série de pilares pedagógicos, de segurança e de acolhimento. Neste sentido, monitores e motoristas do transporte escolar são personagens de suma importância para que esta comunhão de fatores se concretize de forma sólida e exitosa._x000D_
 Para estes profissionais, as capacitações devem ser regadas por princípios básicos ante o público que estão atendendo, qual seja o de crianças e jovens estudantes. Aqui, se faz de suma importância o conhecimento sobre o que rege o Estatuto da Criança e do Adolescente, e dentro deste núcleo o abordar das dezenas de assuntos que compõem esta literatura, desde situações corriqueiras como práticas de bullying, entre outros.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MDB e Progressistas</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_013.2022_-_igor_e_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_013.2022_-_igor_e_fabio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja definida área destinada ao encontro e a exposição de veículos de som automotivo no Município de Jaguari, bem como, a regulamentação acerca do referido tema, conforme justificativa anexa._x000D_
 Autores: Ver. IGOR ROSA TAMBARA (MDB) e Ver. FÁBIO DA SILVA FRANCO (Progressistas)</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_014.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_014.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para de criação de uma Unidade Básica de Saúde para atendimento de média complexidade, com atendimento de médicos em tempo integral, para atender a população que não se encaixa em atendimento de ESF (primária e prevenção) e nem hospital (emergência e urgência).</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_015.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_015.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal o que segue:_x000D_
 Considerando a importância de um Conselho Municipal que tem papel importantíssimo no fortalecimento da participação democrática da população, na formulação e implementação de políticas públicas, propondo, fiscalizando, controlando e deliberando sobre questões que afetam nossa sociedade, indica-se a criação do “Conselho Municipal de Proteção aos Animais”, tendo em vista que o município ainda não possui este canal de participação, que atua na defesa efetiva dos nossos animais, conforme modelo em anexo._x000D_
 Implantado, acredita-se que este dará condições necessárias para manutenção da defesa, proteção, conservação e preservação da vida, da dignidade e do bem-estar dos animais, protegendo-os, assim, de maus tratos, abandono e exploração, quer sejam domésticos, domesticados e não domésticos (inclusive os destinados para abate), nativos ou exóticos,...</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_016.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_016.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, a alteração do artigo 2º, inciso III, da Lei Municipal n.º 3.183, de 03/10/2017, que “DISPÕE SOBRE A ISENÇÃO DO IPTU AOS PORTADORES DE DOENÇAS GRAVES E INCAPACITANTES E DÁ OUTRAS PROVIDÊNCIAS”, para adequar a renda mensal familiar aos parâmetros comumente utilizados nos programas governamentais, alterando para “[...] não perceber renda mensal per capita dos integrantes do núcleo familiar superior a 1,5 salários mínimos nacionais”.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Julgamento de Contas de Governo</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/contas_executivo_2018.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/contas_executivo_2018.pdf</t>
   </si>
   <si>
     <t>Contas de Governo do Município de Jaguari – Exercício 2018.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/mocao_de_apoio_001_2022_-fabio_cacs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/mocao_de_apoio_001_2022_-fabio_cacs.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Federal N.º 3.723/2019.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/mocao_de_apoio_002_2022_-mdb_excedentes_da_susepe.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/mocao_de_apoio_002_2022_-mdb_excedentes_da_susepe.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio para o chamamento de todos os aprovados na prova teórico-objetiva no Concurso Público da SUSEPE/RS, conforme Edital de Abertura n.° 001/2022, para as próximas fases do certame.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/mocao_de_apoio_003_2022_-mdb_servidores_inativos_do_rs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/mocao_de_apoio_003_2022_-mdb_servidores_inativos_do_rs.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos Servidores Públicos Estaduais Inativos e Pensionistas em razão do desconto previdenciário instituído pela Instrução Normativa IPEPREV n.º 01.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Igor Rosa Tambara</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pedido_de_informacao_001.2022_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pedido_de_informacao_001.2022_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que sejam informadas as ações estão sendo realizadas para implementação da Lei Nº 14.285, de 29 de dezembro de 2021, tendo em vista que o Município de Jaguari possui uma grande área consolidada no perímetro urbano.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/pedido_de_informacao_002.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/pedido_de_informacao_002.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado quem é o profissional responsável pela Coordenação do Abrigo Municipal e carga horário do respectivo  profissional.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/pedido_de_informacao_003.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/pedido_de_informacao_003.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado quais os procedimentos realizados pelo Município de Jaguari, se houve processo administrativo e qual sua conclusão com relação a administração dos valores pertencentes a abrigada Jocelaine da Silva (Tuca).</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/pedido_de_informacao_004.2022_-_catina.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/pedido_de_informacao_004.2022_-_catina.doc</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado como foram aplicados os recursos da Emenda Impositiva, destinada pela Vereadora signatária, para a manutenção do sistema de esgoto do Bairro Promorar, a ser efetivada na Lei Orçamentária Anual de 2020, no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/pedido_de_informacao_005.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/pedido_de_informacao_005.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado o número de alunos que utilizam o transporte escolar, bem como o custo de cada aluno (cidade e interior).</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/pedido_de_informacao_006.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/pedido_de_informacao_006.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal que seja informado, conforme Lei Municipal N.º 3.341, de 10 de março de 2020, a qual criou o Programa Municipal de Práticas Restaurativas nas Escolas, e coordenado pelo Núcleo Municipal de Práticas Restaurativas, o que segue:  _x000D_
 1.	Como se deu a implementação deste programa criado há mais de dois anos;_x000D_
 2.	Quais foram e quais são as ações desenvolvidas em conjunto com todos os órgãos e instâncias de colaboração previstos na referida Lei conforme o artigo 6º;_x000D_
 3.	Se foi realizada a sensibilização das equipes gestoras nas escolas quanto a adesão para este programa municipal;_x000D_
 4.	Qual a atual situação do programa de Práticas Restaurativas no Município de Jaguari; e_x000D_
 5.	Qual a frequência das atividades desenvolvidas.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/pedido_de_informacao_007.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/pedido_de_informacao_007.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informada a relação dos aprovados na seleção pública para os cargos de Merendeira e Servente, bem como a relação dos contratados nos últimos seis meses para esses cargos.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pedido_de_informacao_008.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pedido_de_informacao_008.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informada a relação dos aprovados na seleção pública para o cargo de Assistente Escolar (Monitor de Escola), bem como a relação dos contratados nos últimos seis meses para o cargo.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado o número de funcionários contratados por RPA e os cargos que desempenham, bem como cópia de todos os contratos.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/pedido_de_informacao_010.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/pedido_de_informacao_010.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado se o Engenheiro responsável pelas obras financiadas pela Caixa Econômica Federal, já esteve no Munícipio para fiscalizar os últimos calçamentos.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado a relação de todos dos profissionais que atualmente executam serviços por Requisição de Pagamento de Autônomo (RPA) ao Município de Jaguari, bem como cópia dos respectivos comprovantes de pagamento pelo período de atuação de cada profissional.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/pedido_de_informacao_012.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/pedido_de_informacao_012.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado a relação das famílias que receberam cestas básicas, as quais foram distribuídas em razão da estiagem.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/pedido_de_informacao_013.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/pedido_de_informacao_013.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal que seja informado sobre a situação atual na área da habitação, desenvolvida pela Secretaria Municipal de Desenvolvimento Social, bem como a denominação dos projetos e/ou programas existentes ou em andamento, realizados nas duas últimas gestões do Prefeito Roberto Boff Turchiello, devido à grande demanda de uma parcela significativa de nossa população.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado a relação das pessoas que estão autorizadas a dirigirem os veículos referentes a cada Secretaria, existente no município.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/pedido_de_informacao_015.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/pedido_de_informacao_015.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado qual o andamento atual da construção dos poços artesianos que foram perfurados, mais precisamente, que seja informado se a perfuração será refeita ou será dada continuidade das obras já iniciadas.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1184/pedido_de_informacao_016.2022_-_igor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1184/pedido_de_informacao_016.2022_-_igor.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência solicitar ao Executivo Municipal, que seja informado a quantidade de telefones celulares funcionais existentes no Executivo Municipal, o número correspondente e seu responsável, bem como a cópia das contas telefônicas dos últimos seis meses, com o respectivo valor.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1188/pedido_de_providencias_038.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1188/pedido_de_providencias_038.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, informação de qual recurso orçamentário foi realizada a compra do “Boneco Zé Gotinhas” da Secretaria Municipal de Saúde de Jaguari.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1193/pedido_de_informacao_018.2022_-__catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1193/pedido_de_informacao_018.2022_-__catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, o cargo ocupado pelo Servidor Cristiano Santos, bem como se exerce alguma Função Gratificada no Executivo Municipal, caso afirmativo, qual a classificação da FG.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1201/pedido_de_informacao_019.2022_-__catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1201/pedido_de_informacao_019.2022_-__catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal, quantos médicos atendem no Posto Central e qual a carga horária de cada profissional.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1208/pedido_de_informacao_020.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1208/pedido_de_informacao_020.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal que seja informado sobre o seguinte pedido abaixo, que até a data de hoje não foi respondido, o que sugere não haver cumprimento das normas legais estabelecidas:_x000D_
 •	02/12/2021- Informação sobre a Indicação de proposta de Sinalização de Trânsito - área urbana, com a devida readequação das leis, o qual foi apresentado ao Prefeito Municipal, bem como na Tribuna Livre desta Câmara, pelo cidadão Fernando Camargo, profissional do CFC local, na época e autor da referida proposta.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pedido_de_providencias_001.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pedido_de_providencias_001.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a recuperação e a manutenção das estações da Via Sacra no Obelisco.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/pedido_de_providencias_002.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/pedido_de_providencias_002.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a construção de Banheiro Público na Praça Osvaldo Aranha, em frente à Igreja da Matriz.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/pedido_de_providencias_003.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/pedido_de_providencias_003.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a instalação de iluminação pública na Rua São Jorge.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pedido_de_providencias_004.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pedido_de_providencias_004.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para abertura de estrada na propriedade de Rodrigo Schopf, na localidade de Rincão dos Alves, 4º distrito.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/pedido_de_providencias_005.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/pedido_de_providencias_005.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja realizada roçadas nas estradas das localidades de Faxinal e Taquarichim, 4º distrito.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pedido_de_providencias_006.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pedido_de_providencias_006.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de mata-burro na propriedade de Josemar Crestani, na localidade de Fontana Freda, 3º distrito.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/pedido_de_providencias_007.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/pedido_de_providencias_007.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias patrolamento e cascalhamento das estradas da Localidade de Pinheirinho, Rincão dos Alves, Rincão dos Schopf, todas Localidades do 4⁰ distrito.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/pedido_de_providencias_008.2022_-_dapieve.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/pedido_de_providencias_008.2022_-_dapieve.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a demarcação de Faixa de Segurança na Rua Edu Marchiori da Silveira, especificamente, entre o Cartório Eleitoral e o Bar do Moacir.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/pedido_de_providencias_009.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/pedido_de_providencias_009.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para patrolamento e cascalhamento das estradas das localidades de Santo Izidro, Erenos e Jaguarizinho, no 2⁰ distrito; tendo em vista que se encontram com precárias condições de trafegabilidade.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_de_providencias_010.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_de_providencias_010.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Desenvolvimento Social, que sejam tomadas as providências necessárias em relação a família de Jorge Silva e Débora Biasi, residentes no Rincão dos Alves, 4º Distrito. Eis que tal família se encontra em situação de vulnerabilidade social, os quais informaram que solicitaram apenas os materiais para fazerem uma cozinha e um quarto, já que a mão de obra eles mesmo fariam, porém apenas lhe inseriram na solicitação para ingressarem no programa habitacional do município, sem previsão de data para o referido auxílio._x000D_
 Conhecedora da situação atual e precária do referido família, em termos habitacionais, aguardo retorno o mais breve possível, no desejo de que o problema possa ser solucionado.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/pedido_de_providencias_011.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/pedido_de_providencias_011.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Obras e Viação que sejam tomadas as seguintes providências:_x000D_
 _x000D_
 - Manutenção do calçamento na estrada do Marmeleiro, em frente a Capela São João Bosco, o qual se encontra bastante irregular;_x000D_
 _x000D_
 - Ratificação do pedido para a manutenção do calçamento que vai da Ponte Seca até o Bairro Consolata, bem como a arborização daquele espaço.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/pedido_de_providencias_012.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/pedido_de_providencias_012.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para colocação de um contêiner de lixo da rua Dr. Léo Pinto, bairro Nossa Senhora de Lourdes/Obelisco, para não apenas beneficiar os moradores daquela região no tocante à comodidade, mas principalmente para promover a qualidade de vida a partir da prevenção de saúde, uma vez que a inexistência deste objeto naquele local provoca uma série de transtornos e perigos de ordem sanitária.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/pedido_de_providencias_013.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/pedido_de_providencias_013.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias para manutenção da rua, esgoto e iluminação da Rua Ricardo Beche.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pedido_de_providencias_014.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pedido_de_providencias_014.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Duas cargas de cascalho para o senhor Vailson Stipancveski, na localidade de São Xavier, 4º distrito;_x000D_
 •	Cascalhamento na Rua Davi Machado, mais precisamente no trecho que não possui calçamento, e está causando transtornos nos dias de chuva;_x000D_
 •	Pedido de duas cargas de terra para a senhora Maria Terezinha Carvalho da Cruz, na Rua Júlio de Castilhos, n⁰ 555;_x000D_
 •	Colocação de lâmpada no poste localizado em frente à residência de Vailson Stipancveski, na Localidade de São Xavier, 4º distrito;_x000D_
 •	Colocação de lâmpada no poste localizado em frente à residência de Celanira Brauner, na Localidade de São José, 4º distrito; _x000D_
 •	Colocação de lâmpada no poste localizado em frente à residência de Marcos Ereno, na Localidade de Rincão dos Alves, 4° distrito;_x000D_
 •	Colocação de lâmpada no poste em frente à residência de Vanderleia Moraes;_x000D_
 •	Entre outros...</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pedido_de_providencias_015.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pedido_de_providencias_015.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de mata-burro na propriedade de Alcione Kempa, na localidade de Boa Vista, 3º distrito.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>Fátima Bidinoto</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pedido_de_providencias_016.2022_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pedido_de_providencias_016.2022_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para construção de dois redutores de velocidade (quebra-molas) na Avenida Daltro Filho, um próximo ao Clube Sete de Setembro, e outro próximo ao portão de entrada do Poliesportivo.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/pedido_de_providencias_017.2022_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/pedido_de_providencias_017.2022_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias no Poliesportivo Municipal:_x000D_
 •	Manutenção da pista de corrida/caminha, com colocação de brita;_x000D_
 •	Colocação de mais equipamentos na academia de ginástica, bem como cobertura da mesma;_x000D_
 •	Colocação de bancos próximos as árvores; e_x000D_
 •	Manutenção dos banheiros.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/pedido_de_providencias_018.2022_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/pedido_de_providencias_018.2022_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para instalação de container para coleta de lixo na Rua José Bonifácio, próximo ao Clube Sete de Setembro.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/pedido_de_providencias_019.2022_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/pedido_de_providencias_019.2022_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para manutenção e recuperação do acesso ao Cemitério dos Mambrim, no 2º distrito</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/pedido_de_providencias_020.2022_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/pedido_de_providencias_020.2022_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias no Posto de Saúde Municipal: _x000D_
 •	Construção de uma passarela coberta, desde a Rua Sete de Setembro até o acesso ao Posto Saúde, objetivando oferecer melhores condições aos usuários nos dias de chuvas;_x000D_
 •	Manutenção e recuperação do pátio, em bem como aterramento apropriado no portão de saída, aos fundos.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pedido_de_providencias_021.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pedido_de_providencias_021.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Patrolamento e cascalhamento da estrada que vai até a residência de Eder Vaz, na Localidade de Mangueirinha, considerando que a mesma encontra-se em péssimas condições e esta impossibilitando o acesso de transporte escolar nos dias de chuva;_x000D_
 •	Patrolamento e caschamento da estrada próxima à residência de Giovani Biasi, localidade de Marmeleiro, bem como o alargamento de um trecho de estrada, tendo em vista a inviabilidade de acessar suas propriedades com colheitadeiras;_x000D_
 •	Patrolamento e cascalhamento das estradas da localidade de Linha 17, tendo em vista a precariedade em que se encontram;_x000D_
 •	Patrolamento e cascalhamento das estradas na localidade de Boca da Picada Segredo, 3º distrito;_x000D_
 •	Colocação de duas cargas de cascalho para o Senhor Marcos Michelin, em São José, 4º distrito; entre outros</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pedido_de_providencias_022.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pedido_de_providencias_022.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Obras e Viação, que sejam tomadas as seguintes providências:_x000D_
 •	Reforma urgente da praça de brinquedos central, em frente à Igreja Matriz, a qual já foi solicitada por esta Vereadora, mas sem êxito até o momento;_x000D_
 •	Resolução do problema de saneamento básico, no bairro Sagrado Coração de Jesus e Cerro dos Zanini, ocasionado após a execução do calçamento que foi realizado naquele local, já que o esgoto cai no campo, a céu aberto, produzindo insalubridade com riscos à saúde de seus moradores.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pedido_de_providencias_023.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pedido_de_providencias_023.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Colocação de lâmpadas na Comunidade Luterana do Santo Izidro/Becker, no 2º distrito;_x000D_
 •	Roçadas no corredor de acesso a propriedade de Carlos Klose, na localidade de Mangueirinha, 4º distrito; e_x000D_
 •	Instalação de tubos de concreto, no acesso de propriedade de Juliano Araújo, bem como a colocação de duas cargas de cascalho, tendo em vista os problemas que enfrenta para conseguir ingressar da estrada até sua propriedade, situada na localidade de Marmeleiro._x000D_
 Nestes termos pede deferimento.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pedido_de_providencias_024.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pedido_de_providencias_024.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias, quanto a construção, de uma área de escape (caixa de retenção), em local apropriado da Avenida 7 de Setembro, objetivando oferecer uma zona segura e isolada de desaceleração emergencial de veículos pesados, evitando assim outros acidentes.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/pedido_de_providencias_025.2022_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/pedido_de_providencias_025.2022_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para instalação de container para coleta de lixo na Rua Álvaro Batista, próximo a residência de Vanessa Botta.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/pedido_de_providencias_026.2022_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/pedido_de_providencias_026.2022_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para realização de estudo técnico, objetivando a instalação de um canteiro de brita, para desaceleração emergencial de veículos pesados, devido os sérios acidentes de acontecem frequentemente em nossa cidade.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/pedido_de_providencias_027.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/pedido_de_providencias_027.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Seja realizado o patrolamento e cascalhamento das estradas das localidades de Linha 10, São Luiz Potreiro Grande, tendo em vista as péssimas condições que se encontram;_x000D_
 •	Patrolamento e cascalhamento da estrada que vai da localidade da Várzea até a divisa com o Município de Jari, bem como no Cerro do Garrafão e Travessão que liga o Salso até o Rincão dos Alves, no 4⁰ distrito;_x000D_
 •	Duas cargas de cascalho para acesso de propriedade do Senhor José Klimick, na localidade de Pinheirinho, 4⁰ distrito;_x000D_
 •	Pedido de cascalhamento na estrada que vai até a Vinícola Don Vergílio, na localidade de Chapadãozinho;_x000D_
 •	Pedido de mata-burro para acesso a várias famílias na localidade de Barragem, 3⁰ distrito;_x000D_
 •	Pedido de recuperação da Rua Atiradores, considerando as condições em que se encontram e prejudicando a locomoção</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/pedido_de_providencias_028.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/pedido_de_providencias_028.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Sejam adquiridos dois bebedouros para serem utilizados nos vestiários do Ginásio Municipal Daniel Lena Marchiori; e_x000D_
 •	Seja verificada a possibilidade de realizar a concretagem das cabeceiras da pranchada, da localidade de Rincão dos Alves, 4⁰ distrito.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/pedido_de_providencias_029.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/pedido_de_providencias_029.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Manutenção no calçamento de acesso à Cantina da Cooperativa Agrária São José Ltda; e_x000D_
 •	Manutenção do Pontilhão no acesso a lavoura de Dione Bolzan, na localidade de Bom Respiro, no 3º distrito.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/pedido_de_providencias_030.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/pedido_de_providencias_030.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Obras e Viação que sejam tomadas as seguintes providências, na localidade de Ijucapirama, 3° distrito, devido a necessidade de o setor primário ser atendido em suas demandas, tendo em vista que as famílias do interior de nosso município alavancam o desenvolvimento econômico: _x000D_
 •	Serviço com uma retro escavadeira para fazer um valo para aterro na propriedade do Sr. Artêmio Turchielo; e_x000D_
 •	Serviço de uma esteira para o Senhor Volmar Dapieve, para que possa fazer uma limpeza da estrada até sua lavoura, aproximadamente, por 10 metros, já que este espaço se encontra intransitável.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/pedido_de_providencias_031.2022_-_fabio.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/pedido_de_providencias_031.2022_-_fabio.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Abertura de açude para Oldaídes Moura, na localidade de Pessegueiro, 4⁰ distrito;_x000D_
 •	Serviço de terraplanagem para Airton Cipolat, na localidade de Fontana Freda, 3⁰ distrito;_x000D_
 Cascalhamento da estrada que dá acesso a propriedade de Elvio Nich, na localidade de São José, 4⁰ distrito;</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/pedido_de_providencias_032.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/pedido_de_providencias_032.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que sejam tomadas as providências necessárias, através da Secretaria responsável, para fornecimento de duas unidades de tubos de concreto para a Senhora Maria Alves da Silva, residente na localidade de Rincão dos Alves, 4° distrito.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/pedido_de_providencias_033.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/pedido_de_providencias_033.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, através da Secretaria Municipal de Desenvolvimento Social e Cidadania para que seja tomada a seguinte providência:_x000D_
 Considerando que o acesso a moradia digna é um direito preservado por lei e dever da União, dos Estados e Municípios e após visita in loco observar a situação precária da habitação, solicito avaliação e reforma geral na residência do Senhor José Valdir Pedrozo, na Rua das Hortênsias, ao lado da casa n.º 13, no bairro Consolata, já que esta se encontra em estado precário para uso. Cabe ressaltar que o referido senhor não tem emprego fixo e sem condições nenhuma de construir ou reconstruir a mesma, sendo que por diversas vezes solicitou a demanda ao órgão competente e não obteve nenhuma evolução.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/pedido_de_providencias_034.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/pedido_de_providencias_034.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para patrolamento e cascalhamento da estrada que liga a localidade de São José à localidade de Rincão dos Alves, ambas no 4⁰ distrito, tendo em vista as péssimas condições que se encontram.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/pedido_de_providencias_035.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/pedido_de_providencias_035.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar que seja arrumada a pequena rua, o mais breve possível, que dá acesso a residência da senhora Clarice Almeida (família Sclumpf), no Cerro dos Zanini, para que sua filha, cadeirante, possa circular, considerando que além de ser um direito garantido para todos os cidadãos que vivem em uma comunidade, faz-se reforçado pela Lei N.º 10.098, de 19 de dezembro de 2000, a qual estabelece normas gerais e critérios básicos para a promoção da acessibilidade das pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/pedido_de_providencias_036.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/pedido_de_providencias_036.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar à Secretaria responsável, manutenção e melhoria do local onde está a máquina a vapor, localizada na entrada da ponte rodoviária, que atravessa nosso Município, já que este se encontra em estádio precário de conservação, bem como a indicação de um abrigo para a mesma, das intempéries climáticas._x000D_
 É preciso reconhecer o valor histórico que esta representa, quanto ao progresso de nosso Município, tendo em vista que faz parte da imigração alemã, de muita relevância na construção de nossa identidade étnica. É válido lembrar que a referida máquina foi doada pelo visionário Leonardo Becker, bem como seus filhos, todos eles de origem germânica, que muito contribuíram para o desenvolvimento econômico do 2º distrito de nosso Jaguari.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1186/pedido_de_providencias_037.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1186/pedido_de_providencias_037.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar à Secretaria responsável o serviço de uma retroescavadeira para retirar algumas pedras na propriedade do senhor Claudio Bandinelli, agricultor, residente na localidade de Caixa D’Água, com o objetivo de fazer lavoura para plantio de produtos alimentícios para subsistência de sua família.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1187/pedido_de_providencias_038.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1187/pedido_de_providencias_038.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar que seja colocado cascalho, com a devida compactação do mesmo, na estrada situada na localidade de Linha 5, 1° distrito, até a residência do Sr. Ivo Dalcin.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1202/pedido_de_providencias_039.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1202/pedido_de_providencias_039.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, solicita que sejam tomadas as seguintes providências:_x000D_
 •	Patrolamento e cascalhamento das estradas localizadas na Localidade de Boca da Picada Segredo, 3⁰ distrito de Jaguari/RS;_x000D_
 •	Conserto de bueiro na estrada da localidade de Boca da Picada Segredo, 3⁰ distrito, mais precisamente próximo da residência de Volmar Carlosso;_x000D_
 •	Patrolamento da estrada geral do 4⁰ distrito, tendo em vista que estão, em sua maioria extensão, necessitando de reparos;_x000D_
 •	Patrolamento e cascalhamento da estrada que liga a localidade de Mangueirinha à localidade de Rincão dos Schopf, tendo em vista que está inviável trafegar pelo local;_x000D_
 •	Patrolamento da estrada do Jaguarizinho, 3⁰ distrito, mais precisamente, próximo da pranchada;_x000D_
 •	Pedido de lâmpada de iluminação no poste localizado na Rua Carlos Callegaro, 730;_x000D_
 •	Melhorias na Rua 14 de Julho, bairro Sagrado Coração de Jesus;_x000D_
 •	Limpeza da Rua Edu Marchiori da Silveira, ....</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1204/pedido_de_providencias_040.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1204/pedido_de_providencias_040.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para patrolamento e cascalhamento das estradas da localidade de Barragem, bem como do corredor que vai do Monumento de Santo Isidoro (localidade de Barragem) até a localidade de Boa Vista, todas no 3⁰ Distrito</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1209/pedido_de_providencias_041.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1209/pedido_de_providencias_041.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar que seja colocado uma carga de terra na construção que está sendo feita, situada na rua São Xavier, n° 305, no bairro Rivera, de propriedade da senhora Bina Dalosto.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/pl_001.2022_altera_lei_incentivo_pequeno_empreendedor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/pl_001.2022_altera_lei_incentivo_pequeno_empreendedor.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º da Lei Municipal nº 3.415/2021, que institui o Programa Municipal de Incentivo Financeiro ao Pequeno Empreendedor atingido pelas medidas de enfrentamento à epidemia causada pelo Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/pl_002.2022_permissao_uso_sicredi-bebedouroguarany.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/pl_002.2022_permissao_uso_sicredi-bebedouroguarany.pdf</t>
   </si>
   <si>
     <t>Autoriza a Permissão de Uso Gratuita de uma fração de logradouro público ao Sicredi Vale do Jaguari, destinada para o funcionamento de um bebedouro de água filtrada gelada e normal, e dá outras providências.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pl_003.2022_fixadatabase-revisaosalarial.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pl_003.2022_fixadatabase-revisaosalarial.pdf</t>
   </si>
   <si>
     <t>Fixa normas para a revisão geral e anual dos vencimentos e dos subsídios dos servidores públicos municipais, dos proventos dos aposentados e das pensões, e dos subsídios dos exercentes de mandato eletivo, dos Poderes Executivo e Legislativo.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/pl_004.2022_revisaoanual-serv.executivo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/pl_004.2022_revisaoanual-serv.executivo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos servidores do Município, gratificações, proventos e pensões.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/pl_005.2022_revisaoanual-serv.legislativo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/pl_005.2022_revisaoanual-serv.legislativo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos servidores da Câmara, gratificações e proventos.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pl_006.2020_revisaoanual-prefeitovereadores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pl_006.2020_revisaoanual-prefeitovereadores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos subsídios de Prefeito, Vice-Prefeito, Vereadores e Secretários e dá outras providências.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/pl_007.2022_alteravalor-valealimentacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/pl_007.2022_alteravalor-valealimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o valor do Vale Alimentação, constante do Art. 3º da Lei Municipal nº 3.253, de 31.08.2018.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/pl_008.2022_denomina_rua_do_centenario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/pl_008.2022_denomina_rua_do_centenario.pdf</t>
   </si>
   <si>
     <t>Denomina Rua do Centenário uma via do perímetro urbano.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/pl_009.2021_institui_programa_m._desporto.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/pl_009.2021_institui_programa_m._desporto.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Desporto _x000D_
 de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/pl_010.2022_prorrogaassistenteescolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/pl_010.2022_prorrogaassistenteescolar.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Assistente Escolar.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pl_011.2022_contratacao_assistente_escolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pl_011.2022_contratacao_assistente_escolar.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Assistente Escolar.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/pl_012.2022_prorrogacontratoenfermeiro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/pl_012.2022_prorrogacontratoenfermeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Enfermeiro.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/pl_013.2022_auxilio_concessionario_rodoviaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/pl_013.2022_auxilio_concessionario_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do auxílio financeiro ao concessionário da Estação Rodoviária, objeto da Lei Municipal nº 3.407, de 18.05.2021.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/pl_014.2022_contratacao_assistente_escolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/pl_014.2022_contratacao_assistente_escolar.pdf</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/pl_015.2022_programa_calcario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/pl_015.2022_programa_calcario.pdf</t>
   </si>
   <si>
     <t>Reedita o Programa Municipal Calcário para Todos.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pl_016.2022_autoriza_indenizacao_ferias.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pl_016.2022_autoriza_indenizacao_ferias.pdf</t>
   </si>
   <si>
     <t>Autoriza a indenização de férias adquiridas e não usufruídas, e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/pl_017.2022_altera_requisitos_idade.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/pl_017.2022_altera_requisitos_idade.pdf</t>
   </si>
   <si>
     <t>Revoga requisito de idade para provimento dos cargos de operário, carpinteiro, pedreiro, eletricista, motorista, mecânico, mestre de obras e construções e operador de máquinas e equipamentos rodoviários, constantes da Lei Municipal nº 1.900/91.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_018_e_019.2022_-_plano_carreira_magisterio_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_018_e_019.2022_-_plano_carreira_magisterio_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Adicional por Tempo de Serviço, que fica inserido na Lei Municipal nº 1.900, de 27.06.1991.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_018_e_019.2022_-_plano_carreira_magisterio_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_018_e_019.2022_-_plano_carreira_magisterio_.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Carreira do Magistério Público do Município de Jaguari, institui o respectivo Quadro de Cargos e Funções e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_020.2022_contratomedico_-_ubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_020.2022_contratomedico_-_ubs.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Médico UBS.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_021.2022_cria_a_procuradoria_geral_do_municipio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_021.2022_cria_a_procuradoria_geral_do_municipio.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria-Geral do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_022.2022_autoriza_doacao_raio-x.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_022.2022_autoriza_doacao_raio-x.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber do Sindicato Rural de Jaguari a doação de sete camas hospitalares.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_023.2022_prorrogacontratomedicoubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_023.2022_prorrogacontratomedicoubs.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação do contrato temporário de Médico UBS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/pl_024.2022_altera_desconto_consignado.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/pl_024.2022_altera_desconto_consignado.pdf</t>
   </si>
   <si>
     <t>Altera o art. 69 da Lei Municipal nº 1.900/91, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_025_026.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_025_026.2022.pdf</t>
   </si>
   <si>
     <t>Altera o salário-base de Agente Comunitário de Saúde, em cumprimento ao Piso Salarial fixado pela Emenda Constitucional nº 120/2022.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_025_026.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_025_026.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.901/91 para fim de cumprimento do Piso Salarial ao Agente de Combate às Endemias, fixado pela Emenda Constitucional nº 120/2022.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_027.2022_recebe_imovel_condominio_s.catarina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_027.2022_recebe_imovel_condominio_s.catarina.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber bens imóveis em doação para instituição do Condomínio Santa Catarina, denomina o prolongamento da rua Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/ldo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/ldo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 028/2022 - Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_029.2022_recebe_imovel_rosemary_cochlar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_029.2022_recebe_imovel_rosemary_cochlar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber bem imóvel em doação, destinado ao prolongamento da Rua Daniel Lena Marchiori, e dá outras providências.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1185/pl_030.2022_prorrogaassistenteescolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1185/pl_030.2022_prorrogaassistenteescolar.pdf</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1192/pl_031.2022_altera_lei__procuradoria_geral.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1192/pl_031.2022_altera_lei__procuradoria_geral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 3.464/2022, que Cria a Procuradoria-Geral do Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_032.2022_alteratabelacusteioespecial.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_032.2022_alteratabelacusteioespecial.pdf</t>
   </si>
   <si>
     <t>Estabelece novo Plano de Custeio Especial ao RPPS, previsto na Lei Municipal nº 2.200, de 31.12.1999.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_033.2022_prorrogacontratomedicoginecologistaobstetra.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_033.2022_prorrogacontratomedicoginecologistaobstetra.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Médico Ginecologista e Obstetra.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1197/pl_034.2022_prorrogacontratomedicoesf.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1197/pl_034.2022_prorrogacontratomedicoesf.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Médico ESF.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1198/pl_035.2022_prorrogacontratomedicoubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1198/pl_035.2022_prorrogacontratomedicoubs.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação do contrato temporário de Médico UBS e autoriza a alternância da sua atuação para médico ESF.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1199/pl_036.2022_prorrogacontratooperadormaquina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1199/pl_036.2022_prorrogacontratooperadormaquina.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos temporários de Operador de Máquinas.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_037.2022_veiculostransporteescolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_037.2022_veiculostransporteescolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os veículos em serviço de transporte coletivo escolar e dá outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1205/pl_038_2022_condicoespagamentotributos-2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1205/pl_038_2022_condicoespagamentotributos-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece calendário de vencimento e condições de pagamento dos tributos municipais para o exercício de 2023.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_039.2022_creditoespecial_-_ressarcimento_samusalvar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_039.2022_creditoespecial_-_ressarcimento_samusalvar.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2022, no valor de R$ 143.249,26.”</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_040.2022_-_loa_2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_040.2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de  Jaguari para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>PLIL</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/projeto_de_lei_de_iniciativa_legislativa_01.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/projeto_de_lei_de_iniciativa_legislativa_01.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Desporto do Município de Jaguari e dá outras providencias.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_de_iniciativa_legislativa_02.2022.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_de_iniciativa_legislativa_02.2022.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º, da Lei nº 3.258, de 18 de outubro de 2018, institui a Lei da Ficha Limpa municipal disciplinando as nomeações dos servidores para os cargos em comissão e funções gratificadas no âmbito do Poder Executivo e Poder Legislativo do Município de Jaguari, para estender a vedação de acesso à cargo público àqueles condenados pelos crimes relacionados Lei nº 10.741/2003 (Estatuto do Idoso) e a Lei nº 8.069/1990 (Estatuto da Criança e do Adolescente).</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/projeto_de_lei_de_iniciativa_legislativa_03.2022-_autoriza_indenizacao_de_ferias_dos_servidores_do_legislativo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/projeto_de_lei_de_iniciativa_legislativa_03.2022-_autoriza_indenizacao_de_ferias_dos_servidores_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Autoriza a indenização de férias adquiridas e não usufruídas dos Servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/requerimento_001.2022_-_catina.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/requerimento_001.2022_-_catina.doc</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal que seja informado se está sendo executado a fiscalização dos art. 233, 235 e 240 do Código de Posturas do Município de Jaguari. Ao mesmo tempo solicita, atualização da referida legislação.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/requerimento_002_2022_-_bancada_mdb_-_votos_congratulacoes_coop_sao_jose.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/requerimento_002_2022_-_bancada_mdb_-_votos_congratulacoes_coop_sao_jose.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações à Cooperativa Agrária São José Ltda., pelos           90 anos de fundação da entidade, com o envio de correspondência aos associados, funcionários e diretoria, os quais ratificam os propósitos empreendidos pelos visionários fundadores no dia 19 de março de 1932. Tal instituição cooperativista constitui-se símbolo do Município de Jaguari, a qual em decorrência da sua atuação, tornou-se a “Terra do Vinho”, desenvolvendo seus princípios, valores e visão junto aos seus associados e a comunidade jaguariense, tornando-se referência na área de vitivinicultura e supermercadista, gerando emprego e renda. Portanto, torna-se necessário o reconhecimento do trabalho, da dedicação e do esforço de seus associados, funcionários e diretoria.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/requerimento_003.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/requerimento_003.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal cópia da nota fiscal dos tubos de concreto, que foram adquiridos para serem instalados na Avenida 7 de Setembro.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_004.2022_-_robert.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_004.2022_-_robert.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 001/2022, o qual “Institui o Fundo Municipal de Desporto do Município de Jaguari e dá outras providencias”.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/requerimento_005.2022_-_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/requerimento_005.2022_-_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos, Votos de Congratulações ao sindicalista jaguariense, José Carlos Minuzzi, pelo trabalho realizado de forma dinâmica e comprometida junto ao Sindicato dos Trabalhadores Rurais de Jaguari, sendo seu Presidente por 28 anos consecutivos, prestando relevantes serviços aos trabalhadores rurais de todo o Vale do Jaguari._x000D_
 Ao mesmo tempo requerem seja consignado na Ata dos Trabalhos, Votos de Congratulações à nova Diretoria do Sindicato do Trabalhadores Rurais, Gestão 2022/2026, na pessoa do Presidente Gilberto Bolzan, desejando sucesso e realizações nesta nova caminhada, colocando o Poder Legislativo Municipal a disposição para contribuir na promoção do sindicalismo e da agricultura e pecuária familiar.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/requerimento_006.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/requerimento_006.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, para que o Secretário Municipal, Cevy Rinaldo Tambara, proceda esclarecimentos a esta Casa Legislativa sobre a situação da Servidora Pública Municipal Aposentada, Dorothea Holtermann, quanto ao enquadramento funcional do cargo que assumiu, como Contadora.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1100/requerimento_007.2022_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1100/requerimento_007.2022_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da da Bancada do Progressistas, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 002/2022, o qual “Altera o art. 1º, da Lei nº 3.258, de 18 de outubro de 2018, institui a Lei da Ficha Limpa municipal disciplinando as nomeações dos servidores para os cargos em comissão e funções gratificadas no âmbito do Poder Executivo e Poder Legislativo do Município de Jaguari, para estender a vedação de acesso à cargo público àqueles condenados pelos crimes relacionados Lei nº 10.741/2003 (Estatuto do Idoso) e a Lei nº 8.069/1990 (Estatuto da Criança e do Adolescente)”, em anexo.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/requerimento_008.2022_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/requerimento_008.2022_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, que seja informado se no pavilhão do antigo Cereais Jaguari, na Rua Júlio de Castilhos, pertencente ao Poder Público Municipal, existe algum espaço vago e quais os critérios para que uma empresa possa se instalar naquele local.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/requerimento_009.2022_-_mesa_diretora.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/requerimento_009.2022_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Mesa Diretora da Câmara Municipal, vem diante de Vossa Excelência, requerer ao Legislativo Municipal, que seja apreciado o Projeto de Lei de Iniciativa Legislativa n.º 003/2022, o qual “Autoriza a indenização de férias adquiridas e não usufruídas dos Servidores do Poder Legislativo e dá outras providências”, em anexo.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, cópia da documentação que encaminhou ao Município de Jaguari, cestas básicas para serem distribuídas aos agricultores em razão da estiagem.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_011.2022_-_bancada_mdb_-_lions.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_011.2022_-_bancada_mdb_-_lions.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações ao Lions Clube de Jaguari, especialmente a Presidente Elisângela Piccoli Dri e sua Diretoria, os quais conduziram este brilhante Clube de Serviço, durante o Ano Leonístico 2021/2022, com dinamismo, comprometimento e parcerias, auxiliando sobremaneira a comunidade jaguariense. Por este grande trabalho, nosso reconhecimento e gratidão._x000D_
 _x000D_
 Ao mesmo tempo requerem seja consignado na Ata dos Trabalhos Votos de Congratulações ao Presidente Lucas Denardi Cattelan e sua Diretoria, que assumiram os trabalhos do Lions Clube Jaguari para o Ano Leonístico 2022/2023, desejando sucesso na caminhada e colocando o Poder Legislativo Municipal, a disposição para contribuir na promoção da cidadania, dignidade e crescimento de nossa comunidade.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/requerimento_012_2022_-_bancada_mdb_-_votos_congratulacoes_joao_mario_daros.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/requerimento_012_2022_-_bancada_mdb_-_votos_congratulacoes_joao_mario_daros.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações ao Jaguariense João Mário Darós, que receberá o Título de Cidadão de Porto Alegre, durante Sessão Solene da Câmara Municipal, no dia 23 de setembro de 2022, às 19 horas.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/requerimento_013.2022_-_robert_pl_reducao_carga_horaria_pessoas_com_necessidade.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/requerimento_013.2022_-_robert_pl_reducao_carga_horaria_pessoas_com_necessidade.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, requerer ao Executivo Municipal que seja analisado a pertinência de alteração da Lei Municipal n.º 1900, datada de 27 de junho de 1991, a qual “Dispõe sobre o Regime Jurídico dos Servidores Públicos do Município e dá outras providencias”, no que concerne na inclusão de texto no Capítulo VI – Das Concessões, de modo a harmonizar a legislação aos preceitos legais de ordem estadual estabelecido pela Lei Estadual n.º 10.098/1994 e pela Lei Federal n.º 8.112/1990 esta alterada pela Lei Federal n.º 13.370/2016, para regulamentar o direito de redução de jornada de trabalho para pais ou responsáveis legais de Pessoas com Deficiência, sem redução de remuneração. Segue anexo justificativa e minuta de Projeto de Lei para a alteração proposta para a apreciação do Executivo Municipal, rogando pela sensibilidade do Gestor nesta importante garantia de direitos.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1182/requerimento_014_2022_-_bancada_mdb_-_votos_congratulacoes_cdm_jaguari.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1182/requerimento_014_2022_-_bancada_mdb_-_votos_congratulacoes_cdm_jaguari.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações aos atletas, comissão técnica e integrantes do CMD de Jaguari, os quais disputaram a Série Bronze de Futsal Gaúcho e classificaram nossa equipe para a Série Prata._x000D_
 Torna-se necessário o reconhecimento da coragem, do trabalho, da dedicação e do esforço dos atletas, da comissão técnica, dos organizadores, patrocinadores e torcedores, os quais se uniram em cooperação para a promoção do esporte, mobilizando a comunidade jaguariense na torcida por essa grande conquista. Assim, postulam seja encaminhado o pertinente ofício comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1183/requerimento_015_2022_-_bancada_mdb_-_votos_congratulacoes_caiacadaecologica.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1183/requerimento_015_2022_-_bancada_mdb_-_votos_congratulacoes_caiacadaecologica.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações ao Grupo Caiaqueiros do Vale do Jaguari, pela organização da 8ª Caiacada Ecológica de Jaguari, realizada nos dias 21, 22 e 23 de outubro de 2022, percorrendo mais de 40 km pelas águas do Rio Jaguari._x000D_
 A Caiacada Ecológica de Jaguari é o maior evento do Estado do Rio Grande do Sul na modalidade expedição com pernoite, objetivando a integração entre participantes e com as belezas naturais de Jaguari, promovendo o turismo ecológico e o esporte de aventura, além de promover a limpeza e conservação das margens do rio, através do recolhimento de material reciclável e lixo._x000D_
 Portanto, justo e necessário o reconhecimento da coragem, do trabalho em equipe, da dedicação e do esforço do Grupo Caiaqueiros do Vale do Jaguari, os quais se uniram em cooperação para a promoção do esporte de aventura....</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1189/requerimento_016.2022_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1189/requerimento_016.2022_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, cópia do projeto de construção do Centro Comunitário do Bairro Consolata.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, através da Secretaria Municipal de Saúde, a informação da Lista de Medicamentos de primeira necessidade que estão disponíveis à população no Posto de Saúde.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1203/requerimento_018_2022_-_bancada_mdb_-_votos_congratulacoes_nilton_ferreira_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1203/requerimento_018_2022_-_bancada_mdb_-_votos_congratulacoes_nilton_ferreira_2.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na _x000D_
 Ata dos Trabalhos Votos de Congratulações ao cantor e compositor Nilton Ferreira, por se _x000D_
 consagrar como vencedor da 44ª Califórnia da Canção Nativa, que aconteceu de 07 a 10 de _x000D_
 dezembro de 2022, na cidade de Uruguaiana/RS._x000D_
 Jaguari se orgulha por receber novamente a Calhandra de Ouro, através da música “Eu e o Balde”, com a interpretação e melodia de Nilton Ferreira e letra de Flávio Saldanha._x000D_
 Justo e necessário o reconhecimento de toda a Comunidade Jaguariense pela dedicação, empenho e profissionalismo, na criação e interpretação desta milonga, que _x000D_
  merecidamente foi reconhecida no maior Festival do Estado Rio Grande do Sul, fazendo ecoar a cultura da Terra das Belezas Naturais por todos os recantos.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>EDT</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/edital_de_consulta_publica.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/edital_de_consulta_publica.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jaguari, comunica aos interessados que encontra-se aberta a Consulta Pública, pelo prazo de sessenta (60) dias a partir da publicação deste, das Contas de Governo do Município de Jaguari – Exercício 2018, objeto do Processo n.º 002603-0200/18-4 do Tribunal de Contas do Estado do Rio Grande do Sul, estando o processo disponibilizado no site e em meio físico junto a Secretaria da Câmara Municipal de Jaguari._x000D_
 Eventuais sugestões, manifestações e questionamentos deverão ser encaminhados por ofício ao Presidente da Câmara Municipal, na sede da Câmara Municipal de Jaguari, localizada na Praça Gilson Carlos Reginatto, s/n.º, ou pelo e-mail: camara@jaguari.rs.gov.br._x000D_
 _x000D_
 Jaguari/RS, 20 de abril de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2017,67 +2017,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/of_sma_10.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/015_-_camara_-_encaminha_pl_014_a_016.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/of._017.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/oficio_036.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/oficio_037.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1191/concovacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_001.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_002.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_004.2022_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_005.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_006.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_007.2022_-_robert.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_008.2022_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_009.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_010.2022_-_fabio_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_011.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_012.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_013.2022_-_igor_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_014.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_015.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_016.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/contas_executivo_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/mocao_de_apoio_001_2022_-fabio_cacs.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/mocao_de_apoio_002_2022_-mdb_excedentes_da_susepe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/mocao_de_apoio_003_2022_-mdb_servidores_inativos_do_rs.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pedido_de_informacao_001.2022_-_igor.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/pedido_de_informacao_002.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/pedido_de_informacao_003.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/pedido_de_informacao_004.2022_-_catina.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/pedido_de_informacao_005.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/pedido_de_informacao_006.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/pedido_de_informacao_007.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pedido_de_informacao_008.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/pedido_de_informacao_010.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/pedido_de_informacao_012.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/pedido_de_informacao_013.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/pedido_de_informacao_015.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1184/pedido_de_informacao_016.2022_-_igor.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1188/pedido_de_providencias_038.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1193/pedido_de_informacao_018.2022_-__catina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1201/pedido_de_informacao_019.2022_-__catina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1208/pedido_de_informacao_020.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pedido_de_providencias_001.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/pedido_de_providencias_002.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/pedido_de_providencias_003.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pedido_de_providencias_004.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/pedido_de_providencias_005.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pedido_de_providencias_006.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/pedido_de_providencias_007.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/pedido_de_providencias_008.2022_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/pedido_de_providencias_009.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_de_providencias_010.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/pedido_de_providencias_011.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/pedido_de_providencias_012.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/pedido_de_providencias_013.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pedido_de_providencias_014.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pedido_de_providencias_015.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pedido_de_providencias_016.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/pedido_de_providencias_017.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/pedido_de_providencias_018.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/pedido_de_providencias_019.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/pedido_de_providencias_020.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pedido_de_providencias_021.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pedido_de_providencias_022.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pedido_de_providencias_023.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pedido_de_providencias_024.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/pedido_de_providencias_025.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/pedido_de_providencias_026.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/pedido_de_providencias_027.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/pedido_de_providencias_028.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/pedido_de_providencias_029.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/pedido_de_providencias_030.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/pedido_de_providencias_031.2022_-_fabio.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/pedido_de_providencias_032.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/pedido_de_providencias_033.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/pedido_de_providencias_034.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/pedido_de_providencias_035.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/pedido_de_providencias_036.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1186/pedido_de_providencias_037.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1187/pedido_de_providencias_038.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1202/pedido_de_providencias_039.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1204/pedido_de_providencias_040.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1209/pedido_de_providencias_041.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/pl_001.2022_altera_lei_incentivo_pequeno_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/pl_002.2022_permissao_uso_sicredi-bebedouroguarany.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pl_003.2022_fixadatabase-revisaosalarial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/pl_004.2022_revisaoanual-serv.executivo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/pl_005.2022_revisaoanual-serv.legislativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pl_006.2020_revisaoanual-prefeitovereadores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/pl_007.2022_alteravalor-valealimentacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/pl_008.2022_denomina_rua_do_centenario.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/pl_009.2021_institui_programa_m._desporto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/pl_010.2022_prorrogaassistenteescolar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pl_011.2022_contratacao_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/pl_012.2022_prorrogacontratoenfermeiro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/pl_013.2022_auxilio_concessionario_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/pl_014.2022_contratacao_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/pl_015.2022_programa_calcario.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pl_016.2022_autoriza_indenizacao_ferias.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/pl_017.2022_altera_requisitos_idade.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_018_e_019.2022_-_plano_carreira_magisterio_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_018_e_019.2022_-_plano_carreira_magisterio_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_020.2022_contratomedico_-_ubs.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_021.2022_cria_a_procuradoria_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_022.2022_autoriza_doacao_raio-x.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_023.2022_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/pl_024.2022_altera_desconto_consignado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_025_026.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_025_026.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_027.2022_recebe_imovel_condominio_s.catarina.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/ldo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_029.2022_recebe_imovel_rosemary_cochlar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1185/pl_030.2022_prorrogaassistenteescolar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1192/pl_031.2022_altera_lei__procuradoria_geral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_032.2022_alteratabelacusteioespecial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_033.2022_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1197/pl_034.2022_prorrogacontratomedicoesf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1198/pl_035.2022_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1199/pl_036.2022_prorrogacontratooperadormaquina.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_037.2022_veiculostransporteescolar.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1205/pl_038_2022_condicoespagamentotributos-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_039.2022_creditoespecial_-_ressarcimento_samusalvar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_040.2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/projeto_de_lei_de_iniciativa_legislativa_01.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_de_iniciativa_legislativa_02.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/projeto_de_lei_de_iniciativa_legislativa_03.2022-_autoriza_indenizacao_de_ferias_dos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/requerimento_001.2022_-_catina.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/requerimento_002_2022_-_bancada_mdb_-_votos_congratulacoes_coop_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/requerimento_003.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_004.2022_-_robert.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/requerimento_005.2022_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/requerimento_006.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1100/requerimento_007.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/requerimento_008.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/requerimento_009.2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_011.2022_-_bancada_mdb_-_lions.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/requerimento_012_2022_-_bancada_mdb_-_votos_congratulacoes_joao_mario_daros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/requerimento_013.2022_-_robert_pl_reducao_carga_horaria_pessoas_com_necessidade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1182/requerimento_014_2022_-_bancada_mdb_-_votos_congratulacoes_cdm_jaguari.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1183/requerimento_015_2022_-_bancada_mdb_-_votos_congratulacoes_caiacadaecologica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1189/requerimento_016.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1203/requerimento_018_2022_-_bancada_mdb_-_votos_congratulacoes_nilton_ferreira_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/edital_de_consulta_publica.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/of_sma_10.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/015_-_camara_-_encaminha_pl_014_a_016.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/of._017.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/oficio_036.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/oficio_037.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1191/concovacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_001.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_002.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_004.2022_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_005.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_006.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_007.2022_-_robert.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_008.2022_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_009.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_010.2022_-_fabio_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_011.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_012.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_013.2022_-_igor_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_014.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_015.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_016.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/contas_executivo_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/mocao_de_apoio_001_2022_-fabio_cacs.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/mocao_de_apoio_002_2022_-mdb_excedentes_da_susepe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/mocao_de_apoio_003_2022_-mdb_servidores_inativos_do_rs.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pedido_de_informacao_001.2022_-_igor.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/pedido_de_informacao_002.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/pedido_de_informacao_003.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/pedido_de_informacao_004.2022_-_catina.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/pedido_de_informacao_005.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/pedido_de_informacao_006.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/pedido_de_informacao_007.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pedido_de_informacao_008.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/pedido_de_informacao_010.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/pedido_de_informacao_012.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/pedido_de_informacao_013.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/pedido_de_informacao_015.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1184/pedido_de_informacao_016.2022_-_igor.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1188/pedido_de_providencias_038.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1193/pedido_de_informacao_018.2022_-__catina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1201/pedido_de_informacao_019.2022_-__catina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1208/pedido_de_informacao_020.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pedido_de_providencias_001.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/pedido_de_providencias_002.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/pedido_de_providencias_003.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pedido_de_providencias_004.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/pedido_de_providencias_005.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pedido_de_providencias_006.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/pedido_de_providencias_007.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/pedido_de_providencias_008.2022_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/pedido_de_providencias_009.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_de_providencias_010.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/pedido_de_providencias_011.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/pedido_de_providencias_012.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/pedido_de_providencias_013.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pedido_de_providencias_014.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pedido_de_providencias_015.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/pedido_de_providencias_016.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/pedido_de_providencias_017.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/pedido_de_providencias_018.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/pedido_de_providencias_019.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/pedido_de_providencias_020.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/pedido_de_providencias_021.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pedido_de_providencias_022.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pedido_de_providencias_023.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pedido_de_providencias_024.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/pedido_de_providencias_025.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/pedido_de_providencias_026.2022_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/pedido_de_providencias_027.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/pedido_de_providencias_028.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/pedido_de_providencias_029.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/pedido_de_providencias_030.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/pedido_de_providencias_031.2022_-_fabio.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/pedido_de_providencias_032.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/pedido_de_providencias_033.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/pedido_de_providencias_034.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/pedido_de_providencias_035.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/pedido_de_providencias_036.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1186/pedido_de_providencias_037.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1187/pedido_de_providencias_038.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1202/pedido_de_providencias_039.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1204/pedido_de_providencias_040.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1209/pedido_de_providencias_041.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/pl_001.2022_altera_lei_incentivo_pequeno_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/pl_002.2022_permissao_uso_sicredi-bebedouroguarany.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pl_003.2022_fixadatabase-revisaosalarial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/pl_004.2022_revisaoanual-serv.executivo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/pl_005.2022_revisaoanual-serv.legislativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pl_006.2020_revisaoanual-prefeitovereadores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1080/pl_007.2022_alteravalor-valealimentacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/pl_008.2022_denomina_rua_do_centenario.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/pl_009.2021_institui_programa_m._desporto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/pl_010.2022_prorrogaassistenteescolar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pl_011.2022_contratacao_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/pl_012.2022_prorrogacontratoenfermeiro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/pl_013.2022_auxilio_concessionario_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/pl_014.2022_contratacao_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/pl_015.2022_programa_calcario.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pl_016.2022_autoriza_indenizacao_ferias.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/pl_017.2022_altera_requisitos_idade.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_018_e_019.2022_-_plano_carreira_magisterio_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_018_e_019.2022_-_plano_carreira_magisterio_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_020.2022_contratomedico_-_ubs.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_021.2022_cria_a_procuradoria_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_022.2022_autoriza_doacao_raio-x.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_023.2022_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/pl_024.2022_altera_desconto_consignado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_025_026.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_025_026.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_027.2022_recebe_imovel_condominio_s.catarina.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/ldo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_029.2022_recebe_imovel_rosemary_cochlar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1185/pl_030.2022_prorrogaassistenteescolar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1192/pl_031.2022_altera_lei__procuradoria_geral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_032.2022_alteratabelacusteioespecial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_033.2022_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1197/pl_034.2022_prorrogacontratomedicoesf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1198/pl_035.2022_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1199/pl_036.2022_prorrogacontratooperadormaquina.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_037.2022_veiculostransporteescolar.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1205/pl_038_2022_condicoespagamentotributos-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_039.2022_creditoespecial_-_ressarcimento_samusalvar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_040.2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/projeto_de_lei_de_iniciativa_legislativa_01.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/projeto_de_lei_de_iniciativa_legislativa_02.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/projeto_de_lei_de_iniciativa_legislativa_03.2022-_autoriza_indenizacao_de_ferias_dos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/requerimento_001.2022_-_catina.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/requerimento_002_2022_-_bancada_mdb_-_votos_congratulacoes_coop_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/requerimento_003.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_004.2022_-_robert.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/requerimento_005.2022_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/requerimento_006.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1100/requerimento_007.2022_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/requerimento_008.2022_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/requerimento_009.2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_011.2022_-_bancada_mdb_-_lions.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/requerimento_012_2022_-_bancada_mdb_-_votos_congratulacoes_joao_mario_daros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/requerimento_013.2022_-_robert_pl_reducao_carga_horaria_pessoas_com_necessidade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1182/requerimento_014_2022_-_bancada_mdb_-_votos_congratulacoes_cdm_jaguari.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1183/requerimento_015_2022_-_bancada_mdb_-_votos_congratulacoes_caiacadaecologica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1189/requerimento_016.2022_-_catina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1203/requerimento_018_2022_-_bancada_mdb_-_votos_congratulacoes_nilton_ferreira_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/edital_de_consulta_publica.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>