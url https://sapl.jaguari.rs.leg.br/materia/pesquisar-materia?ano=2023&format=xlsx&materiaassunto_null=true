--- v0 (2026-01-01)
+++ v1 (2026-04-07)
@@ -54,1540 +54,1540 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Documento Recebido</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/convocacao_para_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/convocacao_para_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária para apreciação dos Projetos de Lei nºs 001, 002, 003 e 004/2023.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/of._sma_005_2023_-_convocacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/of._sma_005_2023_-_convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária para apreciação dos Projeto de Lei n.° 005/2023.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/007_-_camara_-_encaminha_pl_006.2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/007_-_camara_-_encaminha_pl_006.2023.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 006/2023, o qual  “Autoriza a Contratação Temporária de Professores”.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Presidente da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/oficio_008_2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/oficio_008_2023.pdf</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/020_-_camara_-_convoca_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/020_-_camara_-_convoca_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Convoca Sessão Extraordinária para apreciação do Projeto de Lei n.° 13/2023._x000D_
 Projeto de Lei n.º 013/2023 - "APROVA O PLANO MUNICIPAL DE CULTURA DO MUNICÍPIO DE JAGUARI”</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/041_-_camara_-_convoca_sessao_extraordinaria_pl_24.2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/041_-_camara_-_convoca_sessao_extraordinaria_pl_24.2023.pdf</t>
   </si>
   <si>
     <t>Convoca Sessão Extraordinária para apreciação do Projeto de Lei nº 024/2023.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/046_-_camara_-_convoca_sessao_extraordinaria_pl_026.2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/046_-_camara_-_convoca_sessao_extraordinaria_pl_026.2023.pdf</t>
   </si>
   <si>
     <t>Convoca Sessão extraordinária para apreciação do Projeto de Lei nº 026/2023.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/of._0472023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/of._0472023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N.º 027/2023, o qual "Altera o Caput do art. 143 e art. 146 da Lei Municipal N.º 1.403/1978, que institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029/2023, O QUAL “DEFINE ÍNDICE DE CORREÇÃO DE DÉBITOS DA FAZENDA PÚBLICA MUNICIPAL DE NATUREZA NÃO TRIBUTÁRIA PARA COM OS SERVIDORES PÚBLICOS MUNICIPAIS”.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/049_-_camara_-_encaminha_pl_029.2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/049_-_camara_-_encaminha_pl_029.2023.pdf</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/050_-_camara_-_encaminha_emenda_lei_organica.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/050_-_camara_-_encaminha_emenda_lei_organica.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS ARTS. 49, 57, 63, 100-B, 100-C, 101 E INSERE OS ARTS.  50-A E 101-A NA LEI ORGÂNICA DO MUNICÍPIO DE JAGUARI”.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/058_-_camara_-_convoca_sessao_extraordinaria_pl_035_a_037.2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/058_-_camara_-_convoca_sessao_extraordinaria_pl_035_a_037.2023.pdf</t>
   </si>
   <si>
     <t>Convoca Sessão Extraordinária para apreciação dos Projetos de Lei nº 035, 036 e 037/2023._x000D_
 _x000D_
 *PROJETO DE LEI Nº 035/2023, O QUAL “DISPÕE SOBRE A CONTINUIDADE DA REGULARIZAÇÃO FUNDIÁRIA URBANA EM ÁREAS DE INTERESSE SOCIAL DO MUNICÍPIO, VOLTADA PARA A POPULAÇÃO DE BAIXA RENDA E DÁ OUTRAS PROVIDÊNCIAS”;_x000D_
 *PROJETO DE LEI Nº 036/2023, O QUAL “REEDITA O PROGRAMA MUNICIPAL AGRICULTURA FAMILIAR SUSTENTÁVEL”; e_x000D_
 * PROJETO DE LEI Nº 037/2023, O QUAL “ESTABELECE CALENDÁRIO DE VENCIMENTO E CONDIÇÕES DE PAGAMENTO DOS TRIBUTOS MUNICIPAIS PARA O EXERCÍCIO DE 2024”.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antonio Carlos Dapieve</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_001.2023_-_dapieve.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_001.2023_-_dapieve.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja apresentado Projeto de Lei de incentivo fiscal para as empresas e indústrias que estão, se instalarão ou ampliarão suas atividades no Município de Jaguari. Sugere-se a aplicação de descontos em IPTU, ITBI, ISSQN e outras taxas para os empreendimentos que geram emprego, renda e receitas tributárias. Os benefícios devem servir como incentivo para os empreendimentos que empregarem mão de obra local e faturam toda a produção em Jaguari. Justifica-se a presente indicação, em razão da necessidade de fortalecimento da economia, da geração de emprego, de renda e assim melhorar a receita da municipalidade.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Agnes Patias</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_002.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_002.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que as Escolas da Rede Municipal, sejam equipadas com câmeras de segurança, conectadas com a Polícia Civil e Brigada Militar. Igualmente, na tentativa de evitar situações de violência contra alunos, professores e funcionários, sejam realizadas capacitações periódicas para estes, com o objetivo de promover a cultura de paz nas escolas, através de um projeto ou programa com campanhas permanentes, abrangendo as comunidades próximas.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Fábio Franco</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_003.2023_-_iptu_verde.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_003.2023_-_iptu_verde.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja instituído no Município de Jaguari Projeto de Lei que versa sobre a “Implantação do IPTU Verde em Jaguari”, programa que concede descontos progressivos na alíquota do IPTU em cada medida socioambiental em que as pessoas e empresas adotam visando a sustentabilidade do meio ambiente, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alexandre de Oliveira Freitas</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_004.2023_-_alexandre.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_004.2023_-_alexandre.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que conforme a                                            Lei Federal n.º 12.764/2012, a qual “Institui a Política Nacional de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista”, bem como a disposição sobre o emprego do símbolo mundial da conscientização em placas de atendimento prioritário e vagas de estacionamento preferenciais, para seja efetivada a fiscalização por parte do Município de Jaguari, a fim de possibilitar mais inclusão dessas pessoas em nossa comunidade.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>Robert de Azevedo Nadalon</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_005.2023_-_robert.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_005.2023_-_robert.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Movimento Democrático Brasileiro - MDB, vem diante de Vossa Excelência, reiterar indicação ao Executivo Municipal, para que seja realizada a alteração da legislação vigente, com relação a Lei Municipal n.º 1900/1991, no que tange a alteração proposta pela Lei Municipal n.º 3.247/2018, a qual em seu texto suprimiu alguns direitos dos servidores públicos municipais, de modo que passou a impossibilitar a conversão em pecúnia de parte do período de gozo de férias, bem como a conversão em pecúnia de fração de gozo da licença prêmio. Os termos, bem como a justificativa para a alteração da legislação municipal, seguem anexos. Caso Vossa Excelência entenda pela pertinência, solicito que a mesma seja encaminhada na forma de Projeto de Lei a esta Casa Legislativa a fim de ser apreciada pelos Vereadores e Vereadoras.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Movimento Democrático Brasileiro - MDB, vem diante de Vossa Excelência, reiterar indicação ao Executivo Municipal, para que seja realizada a alteração da Lei Municipal n.º 1.900/1991, a qual “Dispõe sobre o Regime Jurídico dos Servidores Públicos do Município e dá outras providências”, no que concerne na inclusão de texto no Capítulo VI – Das Concessões, de modo a harmonizar a legislação aos preceitos legais, estabelecidos em âmbito estadual pela Lei n.º 10.098/1994 e federal pela Lei n.º 8.112/1990 alterada pela Lei n.º 13.370/2016, para regulamentar o direito de redução de jornada de trabalho aos servidores públicos municipais, para pais ou responsáveis legais de Pessoas com Deficiência, sem redução de remuneração. Segue anexo, justificativa e minuta do Projeto de Lei, para apreciação do Executivo Municipal, rogando pela sensibilidade para a implementação desta importante garantia de direitos.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>Fátima Bidinoto</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_007.2023_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_007.2023_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que através da Secretaria Municipal de Saúde, seja realizado o retorno do Projeto Saúde na Comunidade, que objetiva proporcionar a prática de atividades física pela população jaguariense.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>Cátina</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_008.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_008.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja realizado a manutenção da boca de lobo na esquina da Avenida Sete de Setembro com a Rua Prefeito Ervandil Reghelin.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja realizada a recuperação da Rua no Beco dos Tambaras, no bairro Atiradores, local onde residem pessoas idosas e enfermas, as quais não possuem acesso de veículos. Tal reivindicação já foi realizada há mais de 2 anos.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_010.2023_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_010.2023_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja realizada a manutenção e os reparos no Calçadão, bem como que sejam colocados mais bancos, tendo em vista o grande fluxo de pessoas que frequentam o local e por ser um ponto turístico de nossa comunidade.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_011.2023_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_011.2023_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, da Bancada do MDB, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja realizada a manutenção e  reparos nas calçadas e nas escadarias na Rua Júlio de Castilhos, bem como a Travessa de acesso ao Balneário, espaço compreendido entre a ponto de rodagem e Avenida 7 de Setembro.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Julgamento de Contas de Governo</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/contas_de_gestao_2020_.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/contas_de_gestao_2020_.pdf</t>
   </si>
   <si>
     <t>Contas de Governo do Município de Jaguari – Exercício 2020.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/contas_de_gestao_2019.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/contas_de_gestao_2019.pdf</t>
   </si>
   <si>
     <t>Contas de Governo do Município de Jaguari – Exercício 2019.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/mocao_de_repudio_decreto_no_11.366_de_1o_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/mocao_de_repudio_decreto_no_11.366_de_1o_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao Decreto nº 11.366, de 1º de janeiro de 2023, que suspende os registros para a aquisição e transferência de armas e de munições de uso restrito por caçadores,  colecionadores, atiradores e particulares, restringe os quantitativos de aquisição de armas e de munições de uso permitido, suspende a concessão de novos registros de clubes e de escolas de tiro, suspende a concessão de novos registros de colecionadores, de atiradores e de caçadores, e institui grupo de trabalho para apresentar nova regulamentação à Lei nº 10.826, de 22 de dezembro de 2003.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/mocao_de_repudio_003.2023_-_tabaco.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/mocao_de_repudio_003.2023_-_tabaco.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio a campanha do Governo Federal, onde a propaganda paga pelos cofres públicos afirma que "o tabaco destrói rendas de famílias brasileiras, ocupa áreas de produção de alimentos e agride o planeta”.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>PDT</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/mocao_de_repudio_004.2023_-_ipe.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/mocao_de_repudio_004.2023_-_ipe.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Projeto de Reestruturação do IPE-SAÚDE nos moldes que tem sido divulgado, cuja previsão de encaminhamento ao Parlamento gaúcho está programada para a segunda quinzena do corrente mês.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/mocao_de_apoio_005.2023_-_bombeiros.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/mocao_de_apoio_005.2023_-_bombeiros.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Associação de Bombeiros do Estados do Rio Grande do Sul – ABERGS, ao chamamento dos aprovados dos Concursos Públicos e ao Projeto de Lei Complementar n.º 183/2023.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/mocao_de_apoio_006.2023_-_curso_de_medicina_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/mocao_de_apoio_006.2023_-_curso_de_medicina_2.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à implantação do Curso de Medicina na Universidade Regional Integrada do Alto Uruguai e das Missões – Campus Santiago.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/mocao_de_apoio_007.2023_-_fase.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/mocao_de_apoio_007.2023_-_fase.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a Comissão dos aprovados no Concurso Público da FASE/RS de 2022.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/mocao_de_apoio_008.2023_-_plc_368_2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/mocao_de_apoio_008.2023_-_plc_368_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a aprovação do Projeto de Lei Complementar n.º 368/2023 para a criação do Programa Pró-Hospitais.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/mocao_de_apoio_009.2023_-_adpf_442_stf_-_versao_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/mocao_de_apoio_009.2023_-_adpf_442_stf_-_versao_2.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional para que legisle sobre a temática discutida pela ADPF 442 do STF, a fim de garantir as prerrogativas constitucionais e as competências do Poder Legislativo.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/mocao_de_apoio_010.2023_-_suas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/mocao_de_apoio_010.2023_-_suas.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à PEC n.º 383/2017, que altera a Constituição Federal para garantir recursos mínimos para o financiamento do Sistema Único de Assistência Social (SUAS).</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/pedido_de_informacao_001.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/pedido_de_informacao_001.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informado se o material de construção depositado na calçada e em parte da via pública na Rua Severino de Melo, são de propriedade do Município de Jaguari.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/pedido_de_informacao_002.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/pedido_de_informacao_002.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência solicitar ao Executivo Municipal seja informado detalhadamente todas as despesas referentes a realização do evento do Carnaval de Rua 2023 em nossa cidade.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/pedido_de_informacao_003.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/pedido_de_informacao_003.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado qual empresa foi contratada para prestar os serviços de segurança nas escolas, quantos vigilantes foram contratados, bem como o nome das pessoas contratadas, cópia da carteira de vigilantes e dos cursos preparatórios.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/pedido_de_informacao_004.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/pedido_de_informacao_004.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, informações a respeito das indicações as quais até o momento não tiveram êxito, como segue:_x000D_
 •	Em 23 de novembro de 2021: O planejamento necessário para a confecção de TOTENS INFORMATIVOS, a serem dispersos em pontos estratégicos da CIDADE e do INTERIOR de Jaguari;_x000D_
 •	Em 02 de dezembro de 2021: Pedido para avaliar a proposta do projeto de SINALIZAÇÃO DE TRÂNSITO EM JAGUARI;_x000D_
 •	Em 26 de maio de 2022: Projeto de Lei, como indicação, para fins de instituir, no Município de Jaguari, a VACINAÇÃO CONTRA BRUCELOSE EM BEZERRAS DE 03 A 08 MESES DE IDADE, conforme preconiza o Programa Nacional de Controle e Erradicação de Brucelose e Tuberculose (PNCBT), do Ministério da Agricultura, Pecuária e Meio Ambiente, incentivando a atividade pecuária e a qualidade sanitária;_x000D_
 •	Em 20 de outubro de 2022: Pedido de indicação para criação do CONSELHO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/pedido_de_informacao_005.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/pedido_de_informacao_005.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado o que segue:_x000D_
 •	Relação de todos os contratados por RPA, com a data da contratação;_x000D_
 •	Relação de todas as pessoas que recebem o aluguel social e tempo de cada um;_x000D_
 •	Relação de todas as monitoras escolares; e_x000D_
 •	Relação de todos os CC’s com seus respectivos cargos.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/pedido_de_informacao_006.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/pedido_de_informacao_006.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado quem é o Presidente do Sindicato dos Funcionários Municipais de Jaguari, quanto tempo exerce cargo e qual tempo para nova eleição.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/pedido_de_informacao_007.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/pedido_de_informacao_007.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado:_x000D_
 •	Quantas monitoras trabalham na Escola São José?_x000D_
 •	Quantos alunos incluídos existem e em quantas turmas? Todas as turmas, que possuem alunos incluídos, contam com monitor? Os alunos incluídos estão tendo o devido atendimento com educadores especiais e participam das aulas?_x000D_
 •	Quantos educadores especiais possui a Escola São José?</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/pedido_de_informacao_008.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/pedido_de_informacao_008.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado o valor, detalhado, em metros quadrados, referente a obra que foi feita para a realização do calçamento no Bairro Consolata.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/pedido_de_informacao_009.2023_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/pedido_de_informacao_009.2023_-_fabio.pdf</t>
   </si>
   <si>
     <t>Vereador que a este subscreve, da Bancada do Progressista, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado qual o andamento das compras dos contêineres para depósito de lixo, conforme recurso de Emenda Impositiva, destinada por este Vereador.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pedido_de_informacao_010._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pedido_de_informacao_010._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado quantos funcionários possui no hospital, os cargos e a remuneração de cada um, bem como a carga horária de cada profissional.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/pedido_de_informacao_011._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/pedido_de_informacao_011._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado quanto o Município de Jaguari arrecada de ICMS com os fumicultores.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/pedido_de_informacao_012._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/pedido_de_informacao_012._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado a quantidade de máquinas na Secretaria Municipal de Obras, em que condições estão, se alguma está parada, e há quanto tempo; bem como o número de operadores.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/pedido_de_informacao_013.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/pedido_de_informacao_013.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, informações sobre o total de despesas realizadas na manutenção do asfalto no Bairro Consolata, desde o ano de 2009 até o seu término.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pedido_de_informacao_014.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pedido_de_informacao_014.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, a relação dos nome das famílias beneficiadas com os poços artesianos das localidades de Chapadãozinho e Ijucapirama.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pedido_de_informacao_015._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pedido_de_informacao_015._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado os valores gastos pela Secretária de Turismo no evento da EXPOINTER 2023.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pedido_de_informacao_016._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pedido_de_informacao_016._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado se o Município de Jaguari recebeu recursos da Defesa Civil, no ano de 2023, bem como sua aplicação e valor.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pedido_de_informacao_017.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pedido_de_informacao_017.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado sobre a situação atual do funcionário público aposentado, Arami Pinto de Vargas, quanto ao processo de n.º 5000119-25.2016.821.0107, que teve a data de 27/10/2022, para cumprimento da referida sentença.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/pedido_de_informacao_018.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/pedido_de_informacao_018.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado sobre a situação atual da Emenda Impositiva ao Projeto de Lei N.º 052/2021- LEI ORÇAMENTÁRIA ANUAL (LOA) 2021, destinada a obras/reformas do Centro Comunitário Sagrado Coração de Jesus de nosso município, no valor de R$ 20.400,00 (vinte mil e quatrocentos reais)._x000D_
 Cabe ressaltar que as emendas individuais ao Projeto de Lei Orçamentária estão condizentes com o requerido por lei, no limite de um inteiro e dois décimos por cento (1,2%) da Receita Corrente Líquida (RCL), prevista no projeto encaminhado, portanto se dão como imposições constitucionais._x000D_
 As referidas emendas devem ter execução orçamentária (empenho e liquidação) e financeira (pagamento) obrigatórias, exceto nos casos de impedimento de ordem técnica, o que não sugere ter ocorrido.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pedido_de_informacao_019._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pedido_de_informacao_019._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado quem pode dirigir os carros Oficiais do Município.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pedido_de_informacao_020._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pedido_de_informacao_020._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, reiterar o Pedido de Informação n.º 016/2023, de 02 de outubro de 2023, solicitando o Executivo Municipal, que seja informado se o Município de Jaguari recebeu recursos da Defesa Civil no ano de 2023, qual o valor recebido e onde foi investido.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pedido_de_informacao_021._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pedido_de_informacao_021._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado qual a empresa prestadora de serviço que está executando a obra asfáltica na Rua Júlio de Castilhos, bem como, o valor do investimento na referida obra.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/pedido_de_informacao_022._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/pedido_de_informacao_022._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado onde se encontra o carro que o município recebeu para ser usado no ESF Rivera; veículo este oriundo de recurso Estadual da Rede Bem Cuidar.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/pedido_de_informacao_023._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/pedido_de_informacao_023._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado se o Município de Jaguari recebeu no ano de 2023 o recurso financeiro referente ao Incentivo Financeiro Integral das Agentes de Saúde e Endemias. Em caso afirmativo, qual o valor, se vai ser pagos aos agentes. Igualmente, solicita que seja informado onde foi aplicado o recurso recebido no ano de 2022.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/pedido_de_informacao_024._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/pedido_de_informacao_024._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado se o Município de Jaguari recebeu, através da Secretaria de Turismo, algum recurso do Governo Estadual e Federal no ano de 2023, e onde foi aplicado.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pedido_de_informacao_025._2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pedido_de_informacao_025._2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, cópia de todos os contratos celebrados entre o Município de Jaguari e a Empresa IRDESI. Solicita ainda, de forma atualizada a relação de todos os servidores com a respectiva carga horária, bem como, o valor pago e a carga horária dos médicos Plantonistas e Internista.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pedido_de_informacao_026.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pedido_de_informacao_026.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado a relação de todos os CC’s com seus respectivos cargos, desde janeiro de 2021 até o presente momento.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado quantos pedreiros, serventes e mestre de obras efetivos existem no quadro de servidores do Município.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pedido_de_providencias_001.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pedido_de_providencias_001.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para a retirada do material de construção depositado na calçada e em parte da via pública na Rua Severino de Melo.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/pedido_de_providencias_002.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/pedido_de_providencias_002.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar a Secretaria responsável o serviço de aproximação do calçamento ao fio da calçada, na Rua Vitório Lena, sendo que está impedindo o estacionamento de carros e dificuldade para idosos trafegarem, além de estar cheia de buracos e pedras soltas, com terras acumuladas por não haver paralelepípedos em alguns locais, portanto de difícil acessibilidade.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/pedido_de_providencias_003.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/pedido_de_providencias_003.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar a Secretaria responsável o serviço de limpeza de um bueiro, na localidade de Jaguarizinho, em frente à residência do senhor André Vitório Guerra, mais conhecido por Chiquinho, que há tempos foi feito e se encontra entupido, sendo que nos dias de chuva a água atravessa a estrada, danificando a mesma.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/pedido_de_providencias_004.2023_-_fabio.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/pedido_de_providencias_004.2023_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar que seja realizada terraplanagem, bem como sejam colocados tubos de concreto na propriedade de Jocemar Crestani, para melhorar o acesso da mesma, na localidade de Fontana Freda.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/pedido_de_providencias_005.2023_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/pedido_de_providencias_005.2023_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, reiterar o Pedido de Providências n.º 016/2022, o qual solicitava ao Executivo Municipal que fossem tomadas as providências necessárias para a construção de dois redutores de velocidade (faixa de segurança elevada) na Avenida Daltro Filho, um próximo ao Clube Sete de Setembro e outro próximo ao portão de entrada do Poliesportivo.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/pedido_de_providencias_006.2023_-_fatima.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/pedido_de_providencias_006.2023_-_fatima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, solicitar ao Executivo Municipal reparos na boca de lobo na esquina da Rua Daltro Filho com a Rua Garibaldi, próximo ao Poli Esportivo.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pedido_de_providencias_007.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pedido_de_providencias_007.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar A Vereadora que a esta subscreve, da Bancada do PDT, vem diante de Vossa Excelência, solicitar à Secretaria responsável, a colocação de um suporte com lâmpada, em Ijucapirama, no poste em frente a residência da família do senhor Marcos Stanislaski, bem como cascalhamento na estrada da mesma localidade, que dá acesso a lavoura de fumo, em frente a família Kolinski, entre Ijucapirama e as Taquaras (Rincão das Boa Esperança), neste período em que estão prestes a iniciar a colheita.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/pl_01.2023__revisaoanual-serv.executivo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/pl_01.2023__revisaoanual-serv.executivo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos servidores do Município, gratificações, proventos e pensões, concede aumento real na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/pl_002.2023_revisaoanual-serv.legislativo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/pl_002.2023_revisaoanual-serv.legislativo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos servidores da Câmara, gratificações, proventos e pensões.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/pl_003.2023_revisaoanual-prefeitovereadores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/pl_003.2023_revisaoanual-prefeitovereadores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos subsídios de Prefeito, Vice-Prefeito, Vereadores e Secretários, e dá outras providências.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/pl_004.2023_alteravalor-valealimentacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/pl_004.2023_alteravalor-valealimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o valor do Vale Alimentação, constante do Art. 3º da Lei Municipal nº 3.253, de 31.08.2018.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/pl_005_2023_parcelamento_e_reparcelamento.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/pl_005_2023_parcelamento_e_reparcelamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a realizar Termo de Confissão e Acordo de Parcelamento e de Reparcelamento de Débitos Previdenciários com seu RPPS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/pl_006.2023_contratacao_temporaria_professor.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/pl_006.2023_contratacao_temporaria_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Professor.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pl_007.2023_incentivo_agricultura_familiar_-_feicoagro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pl_007.2023_incentivo_agricultura_familiar_-_feicoagro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder incentivo aos produtores da agricultura familiar e da agroindústria.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/pl_008.2023_concessao_de_uso_-_ctg.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/pl_008.2023_concessao_de_uso_-_ctg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a dar em Concessão de Uso Gratuita ao C.T.G. Invernada do Chapadão,  uma área de terras de propriedade do Município de Jaguari.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/pl_009.2023_concessaouso_aprhojar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/pl_009.2023_concessaouso_aprhojar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municípal de Jaguari a _x000D_
 conceder o uso gratuito de equipamentos _x000D_
 agrícolas para a Associação dos Produtores de _x000D_
 Hortifrutigranjeiros de Jaguari - APRHOJAR, _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/pl_010.2023_auxilio_concessionario_rodoviaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/pl_010.2023_auxilio_concessionario_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do auxílio financeiro _x000D_
 ao concessionário da Estação Rodoviária de _x000D_
 Jaguari, objeto da Lei Municipal nº 3.407, _x000D_
 de 18.05.2021.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/pl_011.2023_institui_sistema_cultura.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/pl_011.2023_institui_sistema_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Cultura do Município de Jaguari.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/pl_012.2023_prorrogaassistenteescolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/pl_012.2023_prorrogaassistenteescolar.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Assistente Escolar.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pl_013.2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pl_013.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura de Jaguari.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pl_014.2023_concessao_de_uso_para_aej.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pl_014.2023_concessao_de_uso_para_aej.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a dar em Concessão de Uso Gratuito de Espaço Público a Associação Esportiva Jaguari - AEJ,  referente ao Ginásio de Esporte Daniel Lena Marchiori, e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/pl_015.2023_alteraleiconselhocrianca_r1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/pl_015.2023_alteraleiconselhocrianca_r1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.977/2013, que dispõe sobre a Política Municipal de Proteção dos Direitos da Criança e do Adolescente e dá outras providências</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_016.2023_servicos_transporte_uber.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_016.2023_servicos_transporte_uber.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte motorizado privado e remunerado de passageiros na categoria aplicações de internet.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/pl_017.2023_refiz.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/pl_017.2023_refiz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO DE JUROS E ANISTIA DA MULTA DAS DÍVIDAS TRIBUTÁRIAS E NÃO TRIBUTÁRIAS INSCRITAS EM DÍVIDA ATIVA, EM COBRANÇA JUDICIAL OU EXTRAJUDICIAL E OUTRAS NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/pl_018.2023_prorrogacontratomedicoubs-esf.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/pl_018.2023_prorrogacontratomedicoubs-esf.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos temporários de Médico UBS e autoriza a sua alternância de área para médico ESF.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/pl_019.2023_piso_salarial_agente_saude.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/pl_019.2023_piso_salarial_agente_saude.pdf</t>
   </si>
   <si>
     <t>Altera o salário-base de Agente Comunitário de Saúde, em cumprimento ao Piso Salarial fixado pela Emenda Constitucional nº 120/2022, face ao valor do Salário Mínimo de maio/2023.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pl_020.2023_piso_salarial_agente_endemias.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pl_020.2023_piso_salarial_agente_endemias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.901/91 para cumprimento do Piso Salarial ao Agente de Combate às Endemias, fixado pela Emenda Constitucional nº 120/2022, em face ao valor do Salário Mínimo de maio/2023.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/pl_021.2023_prorroga_assistente_escolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/pl_021.2023_prorroga_assistente_escolar.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos temporários de Assistente Escolar.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pl_022.2023_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pl_022.2023_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2023, no valor de R$ 112.602,43.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/pl_023.2023_creditoespecial_-_elem_desp_gibis_condesus.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/pl_023.2023_creditoespecial_-_elem_desp_gibis_condesus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2023, de R$ 4.950,00.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/pl_024.2023_auxilio_colaboradores_eleicao_c_.tutelar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/pl_024.2023_auxilio_colaboradores_eleicao_c_.tutelar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder auxílio financeiro para colaboradores na eleição do Conselho Tutelar 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/pl_025.2023_ratifica_aditivo_consorcio_ci-centro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/pl_025.2023_ratifica_aditivo_consorcio_ci-centro.pdf</t>
   </si>
   <si>
     <t>Ratifica, sem ressalvas, o aditivo ao Protocolo de Intenções e ao Contrato de Consórcio Público do Consórcio Intermunicipal da Região Centro do Estado/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/pl_026.2023_ldo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/pl_026.2023_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/pl_027.2023_altera_os_arts._143_e_146_do_ctm.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/pl_027.2023_altera_os_arts._143_e_146_do_ctm.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 143 e o art. 146, ambos da  Lei Municipal nº 1.403/1978, que institui o Código Tributário do Município de Jaguari.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pl_028.2023_altera_lei_comdica_-_regime_disciplinar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pl_028.2023_altera_lei_comdica_-_regime_disciplinar.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.977/2013, que dispõe sobre a Política Municipal de Proteção dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pl_029.2023_fixa_indice_correcao_debitos_servidores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pl_029.2023_fixa_indice_correcao_debitos_servidores.pdf</t>
   </si>
   <si>
     <t>Define índice de correção dos débitos da Fazenda Pública do Município para com os servidores públicos municipais.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/pl_030.2023_concessao_de_uso_para_aer.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/pl_030.2023_concessao_de_uso_para_aer.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a dar em Concessão de Uso Gratuito de Espaço Público a Associação Esportiva Rivera - AER,  referente ao Ginásio de Esporte Daniel Lena Marchiori, e dá outras providências.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_031.2023_prorrogacontratomedicoesf.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_031.2023_prorrogacontratomedicoesf.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Médico ESF.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/pl_032.2023_prorrogacontratomedicoubs.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/pl_032.2023_prorrogacontratomedicoubs.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação do contrato temporário de Médico UBS/ESF.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pl_033.2023_prorrogacontratomedicoginecologistaobstetra.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pl_033.2023_prorrogacontratomedicoginecologistaobstetra.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Médico Ginecologista e Obstetra.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/lei_loa__2024.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/lei_loa__2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL _x000D_
 PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pl_035.2023_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pl_035.2023_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a continuidade da regularização fundiária urbana em áreas de interesse social do Município, voltada para a população de baixa renda e dá outras providências”</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pl_036.2023_programamunicipalagriculturafamiliarsustentavel_1.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pl_036.2023_programamunicipalagriculturafamiliarsustentavel_1.pdf</t>
   </si>
   <si>
     <t>Reedita o Programa Municipal Agricultura Familiar Sustentável.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/pl_037_2023_condicoespagamentotributos-2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/pl_037_2023_condicoespagamentotributos-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece calendário de vencimento e condições de pagamento dos tributos municipais para o exercício de 2024.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pl_038.2023_altera_lei_regime_unico.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pl_038.2023_altera_lei_regime_unico.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.900, de 27 de junho de 1991, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Jaguari.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/pl_039.2023_plano_custeio_rpps.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/pl_039.2023_plano_custeio_rpps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social dos Servidores Públicos Efetivos do Município de Jaguari.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_040.2023_estrutura_gestora_rpps.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_040.2023_estrutura_gestora_rpps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura da Unidade Gestora  do Regime Próprio de Previdência Social do Município de Jaguari.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>PLIL</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_de_iniciativa_legislativa_001.2023_-_consciencia_negra.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_de_iniciativa_legislativa_001.2023_-_consciencia_negra.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal da Consciência Negra no Município de Jaguari e dá outras providências”</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/proposta_de_emenda_a_lei_organica_001_2023_-_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/proposta_de_emenda_a_lei_organica_001_2023_-_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 37 da Lei Orgânica do Município de Jaguari".</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/pelo_01.2023_altera_arts_reforma_previdencia.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/pelo_01.2023_altera_arts_reforma_previdencia.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 49, 57, 63, 100-B, 100-C, 101 e insere os arts. 50-A e 101-A na Lei Orgânica do Município de Jaguari.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Igor Rosa Tambara</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/untitled_20230216_141133_2.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/untitled_20230216_141133_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do MDB, vem diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, a concessão de licença para o exercício de cargo público junto ao Governo do Estado do Rio Grande do Sul, nos termos do artigo 37, inciso I, da Lei Orgânica do Município de Jaguari, a contar de 23 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/requerimento_002.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/requerimento_002.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, a listagem de todos os contratados por Recibo de Pagamento Autônomo (RPA).</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/requerimento_003_2023_-_bancada_mdb_-_votos_congratulacoes_radio_jaguari.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/requerimento_003_2023_-_bancada_mdb_-_votos_congratulacoes_radio_jaguari.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações à Rádio Jaguari Ltda., pelos 70 anos de fundação desta emissora, que transcorrerá no dia 15 de abril de 2023, empresa que presta relevantes serviços à comunidade do Vale do Jaguari, buscando por meio da comunicação levar sua mensagem, informação e conhecimento a toda região. Postulam, igualmente, seja encaminhado ofício a Direção e Funcionários da Rádio Jaguari, comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/requerimento_004.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/requerimento_004.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, o nome de todos os Conselhos Municipais existentes, bem como o nome de seus membros, da entidade a qual representam e o dia em que acontecem as referidas reuniões, atualizando quando de suas eleições, os novos membros. _x000D_
 Compreendendo estas instâncias de controle social, como órgãos colegiados de participação dos cidadãos no debate, na criação e na supervisão de políticas públicas, é que entendo, serem canais efetivos de participação popular na administração pública, composto paritariamente por integrantes da sociedade civil e do poder público. A partir deste contexto, destaco a importância de que a Câmara de Vereadores esteja informada acerca das solicitações acima, podendo também estabelecer um espaço de diálogo entre estes, acompanhando, por vezes, seus trabalhos, como ouvinte._x000D_
 A aproximação entre o Poder Legislativo e os referidos Conselhos é fundamental...</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>MDB e Progressistas</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB e do Progressistas, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos, Votos de Congratulações às Prendas e Peão do CTG Invernada do Chapadão, que participaram e representaram o Município de Jaguari na 53ª Ciranda Cultural de Prendas e 35º Entrevero Cultural de Peões da 10ª Região Tradicionalista, na cidade de Nova Esperança do Sul, no dia 23 e 24 de junho de 2023.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/requerimento_006_2023_-_bancada_mdb_-_votos_congratulacoes_aci.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/requerimento_006_2023_-_bancada_mdb_-_votos_congratulacoes_aci.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações à Associação Comercial e Industrial de Jaguari - ACI, pela organização e realização de 14ª Edição da Feira da Indústria, Comércio, Serviços e Agropecuária de Jaguari – FEICOAGRO, que aconteceu nos dias 04, 05 e 06 de agosto de 2023, no Capejar._x000D_
 A Feira da Indústria, Comércio, Serviços e Agropecuária de Jaguari – FEICOAGRO, mostrou mais uma vez como propulsora do comércio, da agroindústria, da gastronomia e do turismo da Terra das Belezas Naturais._x000D_
 Portanto, justo e necessário o reconhecimento da coragem, do trabalho em equipe, da dedicação e do esforço da ACI, da Equipe Organizadora e das Soberanas da 14º FEICOAGRO, os quais se uniram em cooperação para a promoção do empreendedorismo e na busca por evidenciar ainda mais as potencialidades de Jaguari.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/requerimento_007.2023_-_agnes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/requerimento_007.2023_-_agnes.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, esclarecimento quanto a retirada da placa de identificação na ponte de duas vias no Marmeleiro. _x000D_
 No referido local, à direita, sentido sul, norte, existia entre a vegetação (por falta de limpeza) uma base de concreto que sustentava uma placa com identificação da referida obra, data, período da construção e outras informações. _x000D_
 Aproveitando o ensejo, solicito cópias dos registros policiais e procedimentos administrativos das outras várias placas de identificação que foram retiradas a partir de 01 de janeiro de 2009 até os dias de hoje.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/requerimento_008_2023_-_bancada_mdb_-_votos_congratulacoes_diosana_frigo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/requerimento_008_2023_-_bancada_mdb_-_votos_congratulacoes_diosana_frigo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações à atleta Diosana Frigo, filha da Terra das Belezas Naturais, por suas conquistas notáveis nos palcos nacionais e internacionais do Jiu-Jitsu, com um desempenho excepcional, reflexo do comprometimento com a excelência atlética. Do mesmo modo, enaltece sua trajetória acadêmica, como Mestra em Comunicação e doutoranda na mesma área pela UFSM._x000D_
 Deste modo, justo e necessário expressar nosso reconhecimento por sua atuação excepcional, como atleta e pesquisadora, as quais refletem com orgulho em sua terra natal. Assim, postulam seja encaminhado o pertinente ofício comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/requerimento_009_2023_-_bancada_mdb_-_votos_congratulacoes_felipe_carpes.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/requerimento_009_2023_-_bancada_mdb_-_votos_congratulacoes_felipe_carpes.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações ao Dr. Felipe Pivetta Carpes, filho da Terra das Belezas Naturais, por sua eleição como Presidente da Sociedade Internacional de Biomecânica. Destacando o comprometimento deste docente e pesquisador incansável, o qual tem enriquecido significativamente o âmbito acadêmico. Enaltece-se o alcance global de suas pesquisas, que transcendem as fronteiras acadêmicas, abrangendo universidades de renome internacional. _x000D_
 Deste modo, justo e necessário expressar nossa apreciação pelo esforço incansável, dedicação exemplar e realizações notáveis do Dr. Felipe Pivetta Carpes, que refletem com orgulho em sua terra natal. Assim, postulam seja encaminhado o pertinente ofício comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>MDB/PDT</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_010_2023_-_bancada_pdt_mdb_-_votos_congratulacoes_dyonathas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_010_2023_-_bancada_pdt_mdb_-_votos_congratulacoes_dyonathas.pdf</t>
   </si>
   <si>
     <t>As Bancadas do PDT e MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações ao atleta Dyonathas Crivellaro Saciloto, filho da Terra das Belezas Naturais, que se consagrou campeão do Tiro de Precisão no 2º Pan-Americano de Clubes, bem como Vice-Campeão do referido campeonato, que aconteceu no período de 01 a 05 de novembro, na cidade de Santa Fé, Argentina._x000D_
 Deste modo, justo e necessário expressar nosso reconhecimento pelo esforço, dedicação e comprometimento com o esporte da bocha e por levar o nome de Jaguari além fronteiras. Assim, postulam seja encaminhado o pertinente ofício comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/requerimento_011_2023_-_bancada_mdb_-_votos_congratulacoes_projeto_promorar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/requerimento_011_2023_-_bancada_mdb_-_votos_congratulacoes_projeto_promorar.pdf</t>
   </si>
   <si>
     <t>A Bancada do MDB, vêm diante de Vossa Excelência, requerer a Mesa Diretora desta Casa Legislativa, que seja consignado na Ata dos Trabalhos Votos de Congratulações ao Projeto Social Promorar, pelo destacado trabalho que vem realizando com as crianças em prol do esporte, visando inserir na rotina das crianças e adolescentes preceitos de respeito, igualdade e humildade, bem como aos atletas Henrique Gabriel Maidana e Pablo Nardo, que no dia 11 de novembro de 2023 participaram e foram classificados na Avaliação Técnica da Captação do Grêmio FBPA, na cidade de Agudo/RS._x000D_
 Deste modo, justo e necessário expressar nosso reconhecimento pelo esforço, dedicação e comprometimento com o esporte e por levarem o nome de Jaguari além fronteiras, desejando sucesso, garra e determinação nas próximas etapas. Assim, postulam seja encaminhado o pertinente ofício comunicando as congratulações prestadas.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/requerimento_012.2023_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/requerimento_012.2023_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer ao Executivo Municipal, cópia da planta do ESF Rivera.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>PEMIM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/proposta_de_emenda_a_lei_organica_001_2023_-_bancada_mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/proposta_de_emenda_a_lei_organica_001_2023_-_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Orgânica do Município de Jaguari"</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>EDT</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/edital_de_convocacao_para_audiencia_publica.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/edital_de_convocacao_para_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Jaguari, Vereador Anízio de Oliveira Feliciani, no uso de suas atribuições legais, nos termos do artigo 18 da Lei Orgânica Municipal, por requerimento dos Vereadores integrantes da Comissão Especial de Emenda à Lei Orgânica, tendo em vista o que determina o artigo 147, § 1º, alínea b, do Regimento Interno, CONVOCA OS VEREADORES E A COMUNIDADE EM GERAL, PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA ANÁLISE DE EMENDA À LEI ORGÂNICA N.º 001/2023, a realizar-se no dia 26 de janeiro de 2023, às 09 horas, no Plenário desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/contrato_no_001.2022_camara_jaguari.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/contrato_no_001.2022_camara_jaguari.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Jaguari comunica aos interessados que encontra-se aberta a Consulta Pública, pelo prazo de sessenta (60) dias, a partir da publicação deste, das Contas de Governo do Município de Jaguari – Exercício 2020, Processo n.º 000597-0200/20-0, do Tribunal de Contas do Estado do Rio Grande do Sul, estando o processo disponibilizado no site e em meio físico junto a Secretaria da Câmara Municipal de Jaguari._x000D_
 Eventuais sugestões, manifestações e questionamentos deverão ser encaminhadas por escrito ao Presidente da Câmara Municipal, na sede da Câmara Municipal de Jaguari, localizada na Praça Gilson Carlos Reginato ou pelo e-mail: camara@jaguari.rs.gov.br.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>CEELO</t>
   </si>
   <si>
     <t>Parecer - Comissão Especial Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/parecer_003.2023_comissao_especial_emenda_a_lei_organica_no_2_de_2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/parecer_003.2023_comissao_especial_emenda_a_lei_organica_no_2_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer n.º 003/2023 - Comissão Especial Emenda à Lei Orgânica nº 1 de 2023</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/parecer_da_comissao_n.o_001.2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/parecer_da_comissao_n.o_001.2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA N.º 001/2023.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/parecer_002.2023_comisssaoespecialdeemendaaleiorganica.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/parecer_002.2023_comisssaoespecialdeemendaaleiorganica.pdf</t>
   </si>
   <si>
     <t>Parecer - Comissão Especial Emenda à Lei Orgânica nº 2 de 2023</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/emenda_a_lei_organica_19_2023_-_15_02_2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/emenda_a_lei_organica_19_2023_-_15_02_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 37 DA LEI ORGÂNICA DO MUNICÍPIO DE JAGUARI</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/emenda_a_lei_organica_020.2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/emenda_a_lei_organica_020.2023.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 49, 57, 63, 100-B, 100-C, 101 e insere os artigos 50-A e 101-A na Lei Orgânica do Município de Jaguari.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/pl_016_2023_-_emenda_modificativa_001_2023.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/pl_016_2023_-_emenda_modificativa_001_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte remunerado privado individual de passageiros, gerado por meio de aplicativos.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/plc_01.2023_-_plano_beneficios_rpps.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/plc_01.2023_-_plano_beneficios_rpps.doc</t>
   </si>
   <si>
     <t>Estabelece o Plano de Benefícios do Regime Próprio de Previdência Social dos Servidores Públicos Efetivos do Município de Jaguari.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1894,67 +1894,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/convocacao_para_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/of._sma_005_2023_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/007_-_camara_-_encaminha_pl_006.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/oficio_008_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/020_-_camara_-_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/041_-_camara_-_convoca_sessao_extraordinaria_pl_24.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/046_-_camara_-_convoca_sessao_extraordinaria_pl_026.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/of._0472023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/049_-_camara_-_encaminha_pl_029.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/050_-_camara_-_encaminha_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/058_-_camara_-_convoca_sessao_extraordinaria_pl_035_a_037.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_001.2023_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_002.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_003.2023_-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_004.2023_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_005.2023_-_robert.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_007.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_008.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_010.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_011.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/contas_de_gestao_2020_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/contas_de_gestao_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/mocao_de_repudio_decreto_no_11.366_de_1o_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/mocao_de_repudio_003.2023_-_tabaco.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/mocao_de_repudio_004.2023_-_ipe.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/mocao_de_apoio_005.2023_-_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/mocao_de_apoio_006.2023_-_curso_de_medicina_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/mocao_de_apoio_007.2023_-_fase.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/mocao_de_apoio_008.2023_-_plc_368_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/mocao_de_apoio_009.2023_-_adpf_442_stf_-_versao_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/mocao_de_apoio_010.2023_-_suas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/pedido_de_informacao_001.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/pedido_de_informacao_002.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/pedido_de_informacao_003.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/pedido_de_informacao_004.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/pedido_de_informacao_005.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/pedido_de_informacao_006.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/pedido_de_informacao_007.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/pedido_de_informacao_008.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/pedido_de_informacao_009.2023_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pedido_de_informacao_010._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/pedido_de_informacao_011._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/pedido_de_informacao_012._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/pedido_de_informacao_013.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pedido_de_informacao_014.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pedido_de_informacao_015._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pedido_de_informacao_016._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pedido_de_informacao_017.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/pedido_de_informacao_018.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pedido_de_informacao_019._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pedido_de_informacao_020._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pedido_de_informacao_021._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/pedido_de_informacao_022._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/pedido_de_informacao_023._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/pedido_de_informacao_024._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pedido_de_informacao_025._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pedido_de_informacao_026.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pedido_de_providencias_001.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/pedido_de_providencias_002.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/pedido_de_providencias_003.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/pedido_de_providencias_004.2023_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/pedido_de_providencias_005.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/pedido_de_providencias_006.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pedido_de_providencias_007.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/pl_01.2023__revisaoanual-serv.executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/pl_002.2023_revisaoanual-serv.legislativo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/pl_003.2023_revisaoanual-prefeitovereadores.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/pl_004.2023_alteravalor-valealimentacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/pl_005_2023_parcelamento_e_reparcelamento.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/pl_006.2023_contratacao_temporaria_professor.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pl_007.2023_incentivo_agricultura_familiar_-_feicoagro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/pl_008.2023_concessao_de_uso_-_ctg.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/pl_009.2023_concessaouso_aprhojar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/pl_010.2023_auxilio_concessionario_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/pl_011.2023_institui_sistema_cultura.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/pl_012.2023_prorrogaassistenteescolar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pl_013.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pl_014.2023_concessao_de_uso_para_aej.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/pl_015.2023_alteraleiconselhocrianca_r1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_016.2023_servicos_transporte_uber.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/pl_017.2023_refiz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/pl_018.2023_prorrogacontratomedicoubs-esf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/pl_019.2023_piso_salarial_agente_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pl_020.2023_piso_salarial_agente_endemias.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/pl_021.2023_prorroga_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pl_022.2023_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/pl_023.2023_creditoespecial_-_elem_desp_gibis_condesus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/pl_024.2023_auxilio_colaboradores_eleicao_c_.tutelar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/pl_025.2023_ratifica_aditivo_consorcio_ci-centro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/pl_026.2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/pl_027.2023_altera_os_arts._143_e_146_do_ctm.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pl_028.2023_altera_lei_comdica_-_regime_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pl_029.2023_fixa_indice_correcao_debitos_servidores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/pl_030.2023_concessao_de_uso_para_aer.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_031.2023_prorrogacontratomedicoesf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/pl_032.2023_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pl_033.2023_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/lei_loa__2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pl_035.2023_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pl_036.2023_programamunicipalagriculturafamiliarsustentavel_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/pl_037_2023_condicoespagamentotributos-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pl_038.2023_altera_lei_regime_unico.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/pl_039.2023_plano_custeio_rpps.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_040.2023_estrutura_gestora_rpps.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_de_iniciativa_legislativa_001.2023_-_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/proposta_de_emenda_a_lei_organica_001_2023_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/pelo_01.2023_altera_arts_reforma_previdencia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/untitled_20230216_141133_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/requerimento_002.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/requerimento_003_2023_-_bancada_mdb_-_votos_congratulacoes_radio_jaguari.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/requerimento_004.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/requerimento_006_2023_-_bancada_mdb_-_votos_congratulacoes_aci.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/requerimento_007.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/requerimento_008_2023_-_bancada_mdb_-_votos_congratulacoes_diosana_frigo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/requerimento_009_2023_-_bancada_mdb_-_votos_congratulacoes_felipe_carpes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_010_2023_-_bancada_pdt_mdb_-_votos_congratulacoes_dyonathas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/requerimento_011_2023_-_bancada_mdb_-_votos_congratulacoes_projeto_promorar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/requerimento_012.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/proposta_de_emenda_a_lei_organica_001_2023_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/edital_de_convocacao_para_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/contrato_no_001.2022_camara_jaguari.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/parecer_003.2023_comissao_especial_emenda_a_lei_organica_no_2_de_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/parecer_da_comissao_n.o_001.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/parecer_002.2023_comisssaoespecialdeemendaaleiorganica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/emenda_a_lei_organica_19_2023_-_15_02_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/emenda_a_lei_organica_020.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/pl_016_2023_-_emenda_modificativa_001_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/plc_01.2023_-_plano_beneficios_rpps.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/convocacao_para_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/of._sma_005_2023_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/007_-_camara_-_encaminha_pl_006.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/oficio_008_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/020_-_camara_-_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/041_-_camara_-_convoca_sessao_extraordinaria_pl_24.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/046_-_camara_-_convoca_sessao_extraordinaria_pl_026.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/of._0472023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/049_-_camara_-_encaminha_pl_029.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/050_-_camara_-_encaminha_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/058_-_camara_-_convoca_sessao_extraordinaria_pl_035_a_037.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_001.2023_-_dapieve.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_002.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_003.2023_-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_004.2023_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_005.2023_-_robert.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_007.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_008.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_010.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_011.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/contas_de_gestao_2020_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/contas_de_gestao_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/mocao_de_repudio_decreto_no_11.366_de_1o_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/mocao_de_repudio_003.2023_-_tabaco.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/mocao_de_repudio_004.2023_-_ipe.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/mocao_de_apoio_005.2023_-_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/mocao_de_apoio_006.2023_-_curso_de_medicina_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/mocao_de_apoio_007.2023_-_fase.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/mocao_de_apoio_008.2023_-_plc_368_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/mocao_de_apoio_009.2023_-_adpf_442_stf_-_versao_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/mocao_de_apoio_010.2023_-_suas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/pedido_de_informacao_001.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/pedido_de_informacao_002.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/pedido_de_informacao_003.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/pedido_de_informacao_004.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/pedido_de_informacao_005.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/pedido_de_informacao_006.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/pedido_de_informacao_007.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/pedido_de_informacao_008.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/pedido_de_informacao_009.2023_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pedido_de_informacao_010._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/pedido_de_informacao_011._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/pedido_de_informacao_012._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/pedido_de_informacao_013.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pedido_de_informacao_014.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pedido_de_informacao_015._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pedido_de_informacao_016._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pedido_de_informacao_017.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/pedido_de_informacao_018.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pedido_de_informacao_019._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pedido_de_informacao_020._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pedido_de_informacao_021._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/pedido_de_informacao_022._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/pedido_de_informacao_023._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/pedido_de_informacao_024._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pedido_de_informacao_025._2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pedido_de_informacao_026.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pedido_de_providencias_001.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/pedido_de_providencias_002.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/pedido_de_providencias_003.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/pedido_de_providencias_004.2023_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/pedido_de_providencias_005.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/pedido_de_providencias_006.2023_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pedido_de_providencias_007.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/pl_01.2023__revisaoanual-serv.executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/pl_002.2023_revisaoanual-serv.legislativo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/pl_003.2023_revisaoanual-prefeitovereadores.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/pl_004.2023_alteravalor-valealimentacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/pl_005_2023_parcelamento_e_reparcelamento.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/pl_006.2023_contratacao_temporaria_professor.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pl_007.2023_incentivo_agricultura_familiar_-_feicoagro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/pl_008.2023_concessao_de_uso_-_ctg.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/pl_009.2023_concessaouso_aprhojar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/pl_010.2023_auxilio_concessionario_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/pl_011.2023_institui_sistema_cultura.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/pl_012.2023_prorrogaassistenteescolar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pl_013.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pl_014.2023_concessao_de_uso_para_aej.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/pl_015.2023_alteraleiconselhocrianca_r1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_016.2023_servicos_transporte_uber.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/pl_017.2023_refiz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/pl_018.2023_prorrogacontratomedicoubs-esf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/pl_019.2023_piso_salarial_agente_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pl_020.2023_piso_salarial_agente_endemias.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/pl_021.2023_prorroga_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pl_022.2023_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/pl_023.2023_creditoespecial_-_elem_desp_gibis_condesus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/pl_024.2023_auxilio_colaboradores_eleicao_c_.tutelar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/pl_025.2023_ratifica_aditivo_consorcio_ci-centro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/pl_026.2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/pl_027.2023_altera_os_arts._143_e_146_do_ctm.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pl_028.2023_altera_lei_comdica_-_regime_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pl_029.2023_fixa_indice_correcao_debitos_servidores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/pl_030.2023_concessao_de_uso_para_aer.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_031.2023_prorrogacontratomedicoesf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/pl_032.2023_prorrogacontratomedicoubs.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pl_033.2023_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/lei_loa__2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pl_035.2023_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/pl_036.2023_programamunicipalagriculturafamiliarsustentavel_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/pl_037_2023_condicoespagamentotributos-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pl_038.2023_altera_lei_regime_unico.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/pl_039.2023_plano_custeio_rpps.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_040.2023_estrutura_gestora_rpps.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_de_iniciativa_legislativa_001.2023_-_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/proposta_de_emenda_a_lei_organica_001_2023_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/pelo_01.2023_altera_arts_reforma_previdencia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/untitled_20230216_141133_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/requerimento_002.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/requerimento_003_2023_-_bancada_mdb_-_votos_congratulacoes_radio_jaguari.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/requerimento_004.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/requerimento_006_2023_-_bancada_mdb_-_votos_congratulacoes_aci.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/requerimento_007.2023_-_agnes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/requerimento_008_2023_-_bancada_mdb_-_votos_congratulacoes_diosana_frigo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/requerimento_009_2023_-_bancada_mdb_-_votos_congratulacoes_felipe_carpes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_010_2023_-_bancada_pdt_mdb_-_votos_congratulacoes_dyonathas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/requerimento_011_2023_-_bancada_mdb_-_votos_congratulacoes_projeto_promorar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/requerimento_012.2023_-_catina.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/proposta_de_emenda_a_lei_organica_001_2023_-_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/edital_de_convocacao_para_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/contrato_no_001.2022_camara_jaguari.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/parecer_003.2023_comissao_especial_emenda_a_lei_organica_no_2_de_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/parecer_da_comissao_n.o_001.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/parecer_002.2023_comisssaoespecialdeemendaaleiorganica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/emenda_a_lei_organica_19_2023_-_15_02_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/emenda_a_lei_organica_020.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/pl_016_2023_-_emenda_modificativa_001_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/plc_01.2023_-_plano_beneficios_rpps.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>