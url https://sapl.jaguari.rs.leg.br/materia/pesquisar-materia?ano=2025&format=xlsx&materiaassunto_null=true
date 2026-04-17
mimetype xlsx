--- v0 (2026-01-03)
+++ v1 (2026-04-17)
@@ -10,1956 +10,1959 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1388" uniqueCount="617">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1388" uniqueCount="618">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Documento Recebido</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1482/convocacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1482/convocacao.pdf</t>
   </si>
   <si>
     <t>Of. SMA n.º 002/2025 - Convoca Sessão Extraordinária para apreciação dos Projetos de Leis n.ºs. 001, 002, 003, 004 e 005/2025.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_-_poder_executivo_-_veto_projeto_de_lei_vale_feira.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_-_poder_executivo_-_veto_projeto_de_lei_vale_feira.pdf</t>
   </si>
   <si>
     <t>ORIGINADO DO PROJETO DE LEI DE INICIATIVA LEGISLATIVA Nº005/2025, QUE DISPÕE SOBRE CONCESSÃO DO VALE FEIRA AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE JAGUARI E DÁ OUTRAS PROVIDÊNCIAS, VETADO O §1º DO SEU ART.6º. ASSIM, COM FUNDAMENTO NOS TERMOS DO § 1º DO ART.66 DA CONSTITUIÇÃO DA REPÚBLICA E DO § 1º DO ART. 62 DA LEI ORGÂNICA DO MUNICÍPIO, DECIDI VETAR PARCIALMENTE O PROJETO DE LEI EM REFERÊNCIA , FACE A SUA INCONSTITUICIONALIDADE QUANTO A EXCEPCIONAR A PERCEPÇÃO DA VANTAGEM DURANTE O AFASTAMENTO DO SERVIDOR POR MOTIVO DE FÉRIAS E DE ACIDENTE DE TRABALHO, CONSOANTE AS RAZÕES QUE ADIANTE SEGUEM EXPOSTAS. ESSE TIPO DE VANTAGEM SE TRATA DE PARCELA DE NATUREZA INDENIZATÓRIA, ADMITINDO O SEU PAGAMENTO APENAS NOS PERÍODOS, EFETIVAMENTE, LAVORADOS PELO SERVIDOR, SENDO VEDADO A SUA PERCEPÇÃO NOS PERÍODOS DE AFASTAMENTO, MESMO NAS HIPÓTESES LEGAIS COMO FÉRIAS, LICENÇA SAÚDE, LICENÇA PRÊMIO, DENTRE OUTRAS.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/convite_cavaleiros.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/convite_cavaleiros.pdf</t>
   </si>
   <si>
     <t>A 10ª RT ATRAVÉS DA COORDENAÇÃO DA CAVALGADA ESTADUAL, CONVIDA PARA PARTICIPAR DO 1º JANTAR BAILE DE INTEGRAÇÃO DA CAVALGADA DA CHAMA CRIOULA ESTADUAL. O EVENTO SE REALIZARÁ NO DIA 07 DE JUNHO CORRENTE, ÀS 20 HORAS NO CTG OS TROPEIROS DE SANTIAGO, OPORTUNIDADE EM QUE COMEMORAMOS OS 25 ANOS DA CAVALGADA ESTADUAL.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/</t>
   </si>
   <si>
     <t>INFORMA QUE DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO, EM SEU ARTIGO 129, INCISO I, QUE O PROJETO DO PLANO PLURIANUAL PARA O PERÍODO DE 2026-2029 NÃO SERÁ APRESENTADO ATÉ O DIA 31 DE MAIO. SENDO ASSIM, SERÁ ENTREGUE OBEDECENDO O PREVISTO NA CONSTITUIÇÃO FEDERAL, OU SEJA, 31 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>A ADMINISTRAÇÃO MUNICIPAL DE JAGUARI CONVIDA A PARTICIPAR DAS REUNIÕES PÚBLICAS DE CONSTRUÇÃO DO PLANO PLURIANUAL (PPA) 2026-2029. DIA 10 DE JUNHO, NO IFFar às 19hs e/ou dia 11 de JUNHO, ÀS 19 HS NO CLUBE UNIÃO.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto_executivo_no_059.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto_executivo_no_059.2025.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO EXTRAORDINÁRIO NO VALOR DE R$ 1.000.000,00 PARA CUSTEIO DE AÇÕES DE ENFRENTAMENTO DA SITUAÇÃO DE EMERGÊNCIA NO MUNICÍPIO DE JAGUARI, AFETADO PELO EVENTO CLIMÁTICO DE CHUVAS INTENSAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/emenda_subtitutiva_no_001.2025_ao_pl_no007.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/emenda_subtitutiva_no_001.2025_ao_pl_no007.2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 1º, 2°, 4º, 5º E 6º E ANEXOS I E II DO PROJETO DE LEI DE INICIATIVA Nº007/2025.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilmar Leopoldo Schopf</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_001_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_001_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja adquirido um caminhão de Bombeiros, bem como a criação de uma equipe de Bombeiros voluntários em nosso Município.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_002_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_002_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja instalada academia de ginástica no Poliesportivo e Praça da Prefeitura.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>Volmir Lena Biazi</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_003_-_miro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_003_-_miro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja tratado junto à CORSAN, a instalação de rede de água para os moradores da localidade PASSO DOS SALAS, logo após o Bairro Consolata, pois no local existem várias famílias que se abastecem de água de uma sanga, a qual está secando devido à estiagem._x000D_
 Também a necessidade de resolver problema de esgoto na referida localidade, pois não tem rede de coleta.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_004_-_miro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_004_-_miro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, indicar ao Executivo Municipal, que seja estudado junto à comunidade de Fontana Freda, a possibilidade de se perfurar um poço artesiano no local, pois existem aproximadamente 20 famílias que precisam de abastecimento de água.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_005_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_005_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, indicar ao Executivo Municipal que seja alargado e elevado os dois quebra-molas, das entradas do calçadão.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_006_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_006_-_catina.pdf</t>
   </si>
   <si>
     <t>Considerando o papel institucional que exerço, proponho, para apreciação deste plenário, a presente indicação ao Excelentíssimo Senhor Prefeito Municipal de Jaguari, sugerindo que estude a viabilidade de criação da Coordenadoria Municipal da Mulher, no âmbito da administração pública municipal.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_007_-_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_007_-_pl.pdf</t>
   </si>
   <si>
     <t>Os Vereadores do Partido Liberal de Jaguari vem diante de Vossa Excelência, indicar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja feita a utilização de assinatura eletrônica em documentos públicos no âmbito do Poder Executivo do Município de Jaguari, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_008_-_pl_camara.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_008_-_pl_camara.pdf</t>
   </si>
   <si>
     <t>Os Vereadores do Partido Liberal de Jaguari vem diante de Vossa Excelência, indicar a Mesa Diretora desta casa Legislativa, para que sejam tomadas as providências necessárias para que seja feita a utilização de assinatura eletrônica em documentos públicos no âmbito do Poder Legislativo do Município de Jaguari, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_009_-_catina.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_009_-_catina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve a presente, com fundamento no Regimento Interno, propõe, para apreciação deste Plenário, a presente indicação ao Excelentíssimo Senhor Prefeito Municipal de Jaguari, sugerindo que manifeste, junto à Secretaria do Trabalho e Desenvolvimento Profissional do Estado do Rio Grande do Sul, o interesse em firmar convênio para adesão ao programa RS Qualificação Recomeçar.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_010_-_mesa_diretoria.docx</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_010_-_mesa_diretoria.docx</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que avalie e, se entender pertinente, encaminhe Projeto de Lei dispondo sobre a possibilidade revisão do §2º do art. 10 da Lei Municipal nº 3.278, de 01 de março de 2019, ao fim de que os servidores públicos municipais também possam se beneficiar da Lei, desde que não estejam em horário de expediente.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_011_-_pl_isencao_iptu_pl.pdf</t>
+  </si>
+  <si>
     <t>CONSESSÃO DE ISENÇÃO DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL (IPTU) INCIDENTE SOBRE IMÓVEIS EDIFICADOS ATINGIDOS POR ENCHENTES, ALAGAMENTOS OU DESMORONAMENTOS CAUSADOS POR CHUVAS INTENSAS NO MUNICIPIO DE JAGUARI/RS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Jaque Pivetta</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_012_-_jaque.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_012_-_jaque.docx.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a criação do Programa “Banco de Medicamentos Solidário” no município de Jaguari/RS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_013_-mdb.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_013_-mdb.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DO MDB, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, APRESENTAM A INDICAÇÃO A FIM DE QUE O PODER EXECUTIVO REALIZE ESTUDOS TÉCNICOS E ADMINISTRTIVOS SOBRE A ATUAL TAXA DE ILUMINAÇÃO PUBLICA COBRADA NO MUNICIPIO DE JAGUARI.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>PDT</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/mocao_de_apoio_no_001.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/mocao_de_apoio_no_001.2025.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao projeto de lei nº 320/2025, de autoria do senador Luiz Carlos Heinze, que institui o programa de securitização das dívidas dos produtores rurais do rio grande do sul afetados por eventos climáticos.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/mocao_de_repudio_002.2025_-_ipe_saude.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/mocao_de_repudio_002.2025_-_ipe_saude.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Instituto de Assistência à Saúde dos Servidores Públicos do Rio Grande do Sul – IPÊ SAÚDE, em razão da implantação do novo modelo de contribuição ao Contrato de prestação de Serviços de Saúde celebrado com os Municípios.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1522/mocao_de_apoio_no_003.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1522/mocao_de_apoio_no_003.2025.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei n.º 599/2023, de autoria do Deputado Estadual Rodrigo Lorenzoni, que propõe a alteração da Lei nº 8.109, de 19 de dezembro de 1985, visando extinguir a taxa de expedição do Certificado de Registro e Licenciamento de Veículo (CRLV).</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/mocao_de_apoio_no_004.2025_-_ipe_saude.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/mocao_de_apoio_no_004.2025_-_ipe_saude.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à realização de auditoria no Instituto de Previdência do Estado do Rio Grande do Sul – IPE Saúde, em razão da necessidade de investigar irregularidades e responsabilizar eventuais envolvidos, além de restaurar a confiança da população na gestão do instituto. A formação de uma COMISSÃO PARLAMENTAR DE INQUÉRITO – CPI, visa fortalecer a governança, melhorar o controle e assim, reafirmar o compromisso com a transparência.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>Moção de Repúdio aos atos de violência e repressão ocorridos na Câmara Municipal de Porto Alegre, que resultaram em confrontos com manifestantes e ferimentos a parlamentares.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO DECRETO FEDERAL Nº 12.686/2025, QUE REVOGA O DECRETO Nº7.611/2011 E DESESTRUTURA AS POLÍTICAS PÚBLICAS DE EDUCAÇÃO INCLUSIVA.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>CP - COMISSÃO PERMANENTE</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/mocao_de_aplausos_007.2025.docx</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/mocao_de_aplausos_007.2025.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao 1º Festival do Risoto de Jaguari, pela relevante contribuição cultural, gastronômica e comunitária ao município.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/mocao_de_aplausos_008.2025.docx</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/mocao_de_aplausos_008.2025.docx</t>
   </si>
   <si>
     <t>Os vereadores de oposição de Jaguari manifestam aplauso e reconhecimento à Polícia Federal, à Controladoria-Geral da União (CGU) e ao Tribunal de Contas do Estado do Rio Grande do Sul (TCE-RS) pela operação que desmantelou o esquema criminoso que envolve a atual empresa que administra o Hospital de Caridade de Jaguari, envolvendo desvio de recursos públicos destinados à saúde, tendo como líder  ao que tudo indica apoiador de campanha da atual administração do executivo municipal.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/mocao_de_aplausos_009.2025.docx</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/mocao_de_aplausos_009.2025.docx</t>
   </si>
   <si>
     <t>Os vereadores de oposição de Jaguari manifestam aplauso e reconhecimento à Polícia Federal, à Controladoria-Geral da União (CGU) e ao Tribunal de Contas do Estado do Rio Grande do Sul (TCE-RS) pela operação que desmantelou o esquema criminoso que envolve a atual empresa que administra o Hospital de Caridade de Jaguari, envolvendo desvio de recursos públicos destinados à saúde.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer Comissão Permanente</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/008_-_parecer_final_sob_forma_de_projeto_de_resolucao_001.25._comissao_etica.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/008_-_parecer_final_sob_forma_de_projeto_de_resolucao_001.25._comissao_etica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE SANÇÃO DISCIPLINAR AO VEREADOR LUCAS MAIA MARIN, NOS TERMOS DO CÓDIGO DE ÉTICA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Maic Misievicz Guerra</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/pedido_de_informacao_001_-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/pedido_de_informacao_001_-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado em relação aos planos da secretaria de educação deste município, sobre o funcionamento da Escola Vanda Maria Da Silva, localizado no 4º distrito deste município, para o ano de 2025._x000D_
 O presente pedido de informação versa sobre a questão de adoção ou não de turno único para o funcionamento da referida escola, visto que no ano de 2024 foi adotado turno único, resultando no ajuntamento de turmas de anos diferentes na mesma sala de aula, dificultando assim a atividade de ensino e comprometendo o aprendizado dos alunos. _x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/pedido_de_informacao_002_-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/pedido_de_informacao_002_-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado a situação atual dos equipamentos da Secretaria Municipal de Obras e Viação, informando a listagem completa de veículos, máquinas e equipamentos da referida secretaria, bem como seu estado de conservação e situação de disponibilidade._x000D_
 No caso de indisponibilidade, informar o motivo e a viabilidade ou não de conserto dos mesmos._x000D_
 Nestes termos, pede deferimento</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>Lucas Maia Marin</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/pedido_de_informacao_003_-_lucas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/pedido_de_informacao_003_-_lucas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Partido Liberal, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informada a forma e os critérios pelo qual se dará/se deu a escolha dos Diretores das Escolas Municipais, assim como, o tempo de mandato.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/pedido_de_informacao_004_-_lucas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/pedido_de_informacao_004_-_lucas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Partido Liberal, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informada a relação dos veículos à serviço do Poder Público Municipal, onde estão lotados, o intermédio e a finalidade pelo qual foram adquiridos.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1454/pedido_de_informacao_005_-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1454/pedido_de_informacao_005_-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado pela Secretaria Municipal de Saúde, em relação à Farmácia Municipal, o motivo pelo qual ocorre de forma recorrente a falta de medicamentos básicos, e também sobre a pouca variedade de medicamentos disponíveis._x000D_
 Ainda, solicita informar se a Secretaria Municipal de Saúde já está ciente deste problema, e se já tomou alguma providencia a respeito, tendo em vista o grande número de reclamações neste sentido que chegou a este Vereador._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/pedido_de_informacao_006_-_pl_e_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/pedido_de_informacao_006_-_pl_e_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, das Bancadas do Partido Liberal – PL e Progressistas – PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que seja informado por esta administração, se existe algum estudo ou tratativa com o DNIT - Departamento Nacional de Infraestrutura de Transporte, relativo à possível remoção da estrutura da Passagem Superior, localizada ao lado da Ponte Férrea, sobre a Rua Dante Sesti, entre as esquinas com a Rua Dezesseis de Agosto e a Rua Coronel Flores, conhecida como “Ponte Seca”._x000D_
 Caso exista alguma tratativa em andamento, favor informar a situação da mesma.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/pedido_de_informacao_007-_pl_e_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/pedido_de_informacao_007-_pl_e_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, das Bancadas do Partido Liberal – PL e Progressistas – PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado sobre o local adquirido para construção das unidades habitacionais no Bairro Consolata, no que diz respeito aos planos do executivo sobre prazos para início das obras de infraestrutura no local.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/pedido_de_informacao_008-_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/pedido_de_informacao_008-_pl.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, da Bancada do Partido Liberal – PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, as seguintes informações, referente à organização do carnaval no Município, nos anos de 2023, 2024 e 2025.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/pedido_de_informacao_009_-_lucas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/pedido_de_informacao_009_-_lucas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do Partido Liberal, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado quais conselhos municipais estão ativos, quais seus membros, sua representatividade e valor que cada conselho tem em caixa. Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1578/pedido_de_informacao_010_-_lucas_pl.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1578/pedido_de_informacao_010_-_lucas_pl.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja disponibilizada a relação de todos os contratos de pessoal firmados por RPA (Recibo de Pagamento Autônomo) desde o dia 01 de Janeiro de 2025 até a data de expedição da resposta deste pedido.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/pedido_de_informacao_011_-_maic_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/pedido_de_informacao_011_-_maic_pl.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Executivo Municipal, informação de gastos com o Consórcio Intermunicipal da Região Centro - CIRC, a discriminação de todos os valores gastos com exames, consultas e contratação de profissionais.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/pedido_de_informacao_012_-_lucas_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/pedido_de_informacao_012_-_lucas_pl.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, relatório de horas trabalhadas das empresas que estão prestando serviços terceirizados nas estradas, bem como os valores pagos, discriminado por máquina, de 01 de julho a 31 de julho do corrente ano, e qual funcionário é responsável pela fiscalização deste controle.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/pedido_de_informacao_013_-_lucas_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/pedido_de_informacao_013_-_lucas_pl.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação, requisitando que sejam disponibilizados os dados referentes às horas extras realizadas pelos servidores municipais, desde 1º de janeiro de 2025 até a data da expedição da resposta.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A OPERAÇÃO DA POLÍCIA FEDERAL OCORRIDA EM 25 DE NOVEMBRO DESTE ANO, ENVOLVENDO A EMPRESA ADMINISTRADORA DO HOSPITAL DE CARIDADE DE JAGUARI.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/pedido_de_informacao_015_-_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/pedido_de_informacao_015_-_pl.pdf</t>
   </si>
   <si>
     <t>A BANCADA DO PL SOLICITA AO EXECUTIVO MUNICIPAL, QUE SEJA INFORMADO EM RELAÇÃO A CONTRATAÇÃO  DA EMPRESA ADMINISTRADORA DO HOSPITAL DE CARIDADE DE JAGUARI: - RELAÇÃO DE TODOS OS CONTRATOS FIRMADOS; EXISTÊNCIA OU NÃO DE OUTROS CONTRATOS DO PODER PÚBLICO MUNICIPAL COM QUAISQUER OUTRAS EMPRESAS LIGADAS AO SENHOR HUMBERTO SILVA, DIRETOR DO IRDESI.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias:_x000D_
 •	Limpeza da pranchada do poço preto, sobre o Rio Jaguari, onde se faz necessário a retirada de galhos e pedras sob a mesma, devido a estar restringindo a passagem de água, e também a melhoria nas cabeceiras de acesso da mesma. Este serviço se faz urgente devido as atuais condições da pranchada com grande acúmulo de galhos e pedras, e principalmente pelo período de estiagem que facilita o acesso das máquinas no local._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/pedido_de_providencias_002_-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/pedido_de_providencias_002_-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias:_x000D_
 •	Providenciar finalização da instalação de poço artesiano que abasteça de água potável a escola Vanda Maria da Silva, localizada no 4° distrito deste município, tendo em vista que próximo da mesma já existe poços perfurados e que não foram colocados em serviço. O pedido se baseia na urgência em fornecer água de qualidade para a escola, visto que atualmente o abastecimento está sendo feito precariamente por meio de caminhão pipa._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/pedido_de_providencias_003_-_miro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/pedido_de_providencias_003_-_miro.pdf</t>
   </si>
   <si>
     <t>O Vereador(a) que a esta subscreve, da Bancada do Partido Liberal, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias:_x000D_
 •	Serviço de roçada nas barrancas das estradas do interior, principalmente as estradas secundárias, visto que estamos no início do período de entrega do tabaco, e em muitos locais dificulta o acesso dos caminhões às propriedades dos produtores, além de facilitar o acesso dos maquinários em caso de serviço de patrolamento._x000D_
 _x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/pedido_de_providencias_004_-_maic_miro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/pedido_de_providencias_004_-_maic_miro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, da Bancada do Partido Liberal, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias:_x000D_
 •	Reparo em trecho da estrada geral do 4° distrito no local conhecido como “subida da serra”, tendo em vista que é um local de grande fluxo de veículos e ponto crítico devido ao forte aclive, sendo que no local se formou valetas dificultando o tráfego de veículos._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/pedido_de_providencias_005_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/pedido_de_providencias_005_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias no Cemitério Municipal:_x000D_
 •	Rampa de acesso na entrada principal;_x000D_
 •	Conserto no muro;_x000D_
 •	Colocação de postes de luz;_x000D_
 •	Colocação de mais tomadas;_x000D_
 •	Colocação de mais pontos de água, e _x000D_
 •	Aquisição de gazebo de lona para ser utilizado em intempéries climáticas._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/pedido_de_providencias_006_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/pedido_de_providencias_006_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias na Rua dos Atiradores:_x000D_
 •	Refazer o calçamento, e _x000D_
 •	Consertar um bueiro que tá quebrado._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1458/pedido_de_providencias_007_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1458/pedido_de_providencias_007_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para consertar a lâmpada de iluminação Pública em frente a propriedade de Marcos Ereno, na localidade de Rincão dos Alves, 4º distrito._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/pedido_de_providencias_008_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/pedido_de_providencias_008_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para demarcação de estacionamento oblíquo na Rua Olinto Couto, ao lado da Praça da Prefeitura._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/pedido_de_providencias_009_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/pedido_de_providencias_009_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para contratação de dois calceteiros para realizar consertos nos calçamentos das ruas de nossa cidade._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1461/pedido_de_providencias_010_-_miro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1461/pedido_de_providencias_010_-_miro.pdf</t>
   </si>
   <si>
     <t>O Vereador(a) que a esta subscreve, da Bancada do Partido Liberal, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias:_x000D_
 •	Conserto do chuveiro coletivo na praia do Balneário Fernando Schilling, o qual foi danificado durante a enchente;_x000D_
 •	Manutenção da iluminação e alimentação elétrica próximo as churrasqueiras do Balneário Fernando Schilling; e _x000D_
 •	Manutenção dos banheiros do Balneário Fernando Schilling._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/pedido_de_providencias_011_-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/pedido_de_providencias_011_-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias:_x000D_
 •	Construção de nova ponte entre os Bairros Mauá e Sagrado Coração de Jesus, no local onde hoje existe um pontilhão de madeira em precário estado de conservação e limitada capacidade de passagem de veículos pesados. O referido pontilhão é o único acesso ao 2º distrito deste município em casos de caminhões altos, ou que transportem maquinários, devido a limitação de altura e largura da passagem sob a “Ponte Seca” na Rua Dante Sesti;_x000D_
 •	Análise técnica da Pranchada do Jaguarizinho, sobre o Rio Jaguarizinho, no 2º distrito deste município, a fim de verificar a possibilidade de liberação de passagem de veículos com maior capacidade de carga, facilitando o acesso de caminhões aos produtores rurais da região._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/pedido_de_providencias_012_-_pl_e_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/pedido_de_providencias_012_-_pl_e_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, das Bancadas do Partido Liberal – PL e Progressistas – PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias:_x000D_
 •	Serviço de melhoria no calçamento da Rua Dante Sesti, via de acesso ao Segundo Distrito e Bairro Consolata, no trecho entre a esquina com a Rua Dezesseis de Agosto e o Cemitério Municipal, visto que no local se formou buracos no calçamento, além de pedras que estão se soltando e causando risco ao trânsito._x000D_
 •	Conserto no calçamento da Rua Dezesseis de Agosto, no Bairro Sagrado Coração de Jesus, onde as pedras do calçamento estão levantando e soltando, causando danos na via._x000D_
 •	Reparo na Rua Nelson Betim, ponto de acesso entre a Escola São José, e o Bairro Pró Morar, no local o Bueiro além de subdimensionado, está obstruído, causando alagamento na rua em dias de chuva, também se faz necessário adição de material na rua, a fim de elevar.....</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/pedido_de_providencias_013_-_pl_e_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/pedido_de_providencias_013_-_pl_e_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, das Bancadas do Partido Liberal – PL e Progressistas – PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal, que seja informado sobre o local adquirido para construção das unidades habitacionais no Bairro Consolata, no que diz respeito aos planos do executivo sobre prazos para início das obras de infraestrutura no local._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/pedido_de_providencias_014_-_pl_e_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/pedido_de_providencias_014_-_pl_e_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, das Bancadas do Partido Liberal – PL e Progressistas – PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que seja informado por esta administração, se existe algum estudo ou tratativa com o DNIT - Departamento Nacional de Infraestrutura de Transporte, relativo à possível remoção da estrutura da Passagem Superior, localizada ao lado da Ponte Férrea, sobre a Rua Dante Sesti, entre as esquinas com a Rua Dezesseis de Agosto e a Rua Coronel Flores, conhecida como “Ponte Seca”._x000D_
 Caso exista alguma tratativa em andamento, favor informar a situação da mesma._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/pedido_de_providencias_015_-_lucas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/pedido_de_providencias_015_-_lucas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias:_x000D_
 •	Melhoria na estrada do Cerro São Miguel a qual apresenta locais de difícil trafegabilidade, pedras soltas que impedem os moradores até de chegar as suas propriedades;_x000D_
 •	Melhoria estrada Santa Juliana que necessita uma atenção em alguns trechos;_x000D_
 •	Iluminação da praça da Matriz;_x000D_
 •	Melhoria na estrada dos moradores do Beco ao lado do Estádio dos Eucaliptos, exige também uma atenção com uma árvore grande que a qualquer momento pode cair e traz risco aos moradores.	_x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/pedido_de_providencias_016_-_miro.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/pedido_de_providencias_016_-_miro.pdf</t>
   </si>
   <si>
     <t>O Vereador(a) que a esta subscreve, da Bancada do Partido Liberal, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Serviço de conserto em estrada rural na localidade de São Luiz até a Fazenda da Lagoa e arredores._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/pedido_de_providencias_017_-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/pedido_de_providencias_017_-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as seguintes providências necessárias:_x000D_
 •	Conserto em calçamento na Rua Garibaldi, na quadra entre a Rua Silvio Marchiori, e a Avenida Severiano de Almeida, no local tem um ponto onde a rua está afundando._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/pedido_de_providencias_018_-_pl_e_pp.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/pedido_de_providencias_018_-_pl_e_pp.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, das Bancadas do Partido Liberal – PL e Progressistas – PP, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para melhoria, limpeza e reforma nas paradas de ônibus (escolar e saúde) existentes, bem como criação de novas paradas._x000D_
 Tal solicitação se faz necessária, devido ter pacientes debilitados que vão para a cidade de Santa Maria para tratamentos médicos, bem como os estudantes, e estes não possuem locais adequados para ficarem abrigados enquanto aguardam o transporte._x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/pedido_de_providencias_019_-_lucas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/pedido_de_providencias_019_-_lucas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias, para que sejam realizadas manutenções ou retiradas nas placas de localização em nossa cidade, pois quando venta traz perigo constante aos moradores das proximidades, especialmente a placa na Rua Júlio de Castilhos, próximo a Borracharia Maia.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/pedido_de_providencias_020_-_lucas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/pedido_de_providencias_020_-_lucas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias, para demarcação de sinalização viária da Rua Júlio de Castilhos.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/pedido_de_providencias_021_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/pedido_de_providencias_021_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para conserto de mata-burro na entrada da propriedade de Edson Fiorin, bem como cascalhamento da estrada, na localidade de Passo dos Barrosos, 3º distrito</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/pedido_de_providencias_022_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/pedido_de_providencias_022_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para conserto de bueiro quebrado na nova travessa que vai para a General Osório, no bairro Mauá.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/pedido_de_providencias_023_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/pedido_de_providencias_023_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para colocação de caixa de coleta de materias para recicláveis na esquina da Rua Luiz Zanini com a Rua Pedro Zanini.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/pedido_de_providencias_024_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/pedido_de_providencias_024_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para calçamento ou até cascalhamento na Rua Carlos Minuzzi.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/pedido_de_providencias_025_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/pedido_de_providencias_025_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para colocação de uma iluminação pública no poste na esquina das ruas Quin Machado com Fortunato Zanini.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/pedido_de_providencias_026_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/pedido_de_providencias_026_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para canalização na Rua Adão Vieira para resolver os problemas de alagamento nas residências do Bairro Rivera.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/pedido_de_providencias_027_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/pedido_de_providencias_027_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para colocação de faixas de segurança na sequência da calçada da Avenida Severiano de Almeida (lado direito), no cruzamento da Rua Coronel Flores, sentido Bairro Santa Rosa, bem como no sentido da Rua Coronel Flores, cruzando as duas vias da Avenida Severiano de Almeida em direção ao Presídio.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1505/pedido_de_providencias_028_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1505/pedido_de_providencias_028_-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja realizado o recolhimento de entulhos, bem como a roçada no final da Rua Assis Brasil, após a Delegacia de Polícia.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/pedido_de_providencias_029-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/pedido_de_providencias_029-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja feita a regulamentação para criar estacionamento para idosos, bem como para pessoas portadoras de deficiência, nos principais pontos do comércio local.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/pedido_de_providencias_030-_lucas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/pedido_de_providencias_030-_lucas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias, para que seja aumentada a altura da estrutura da caixa d’água localizada na Localidade de Barragem, pois a atual altura dificulta o fluxo da água, e prejudica o abastecimento para 7 famílias que residem na área.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja feito o alargamento da estrada da Localidade do Passo dos Barroso, mais precisamente no trecho que vai para a Localidade de Linha 13.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/pedido_de_providencias_032-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/pedido_de_providencias_032-_tatai.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Progressistas, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências necessárias para que seja feito o conserto de um mata-burro localizado na estrada geral da Localidade de Ijucapirama, próximo da residência de Artêmio Turchiello.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/pedido_de_providencias_033-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/pedido_de_providencias_033-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: Reforma de pontes do tipo mata-burros, no 4º distrito de Jaguari, região da Mangueirinha, estrada secundária de acesso aos moradores: Mauricio Shoquetta, Adão Antonov entre outros, no local existem 03 mata-burros que precisam de reparos.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1518/pedido_de_providencias_034-_lucas_marin.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1518/pedido_de_providencias_034-_lucas_marin.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal – PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias em relação à estrada de acesso à Ilha Grande, especialmente próximo aos plátanos.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1531/pedido_de_providencias_035-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1531/pedido_de_providencias_035-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: Instalação de container para recolhimento de lixo residencial, na Rua General Osório, esquina com a Rua Demétrio Ribeiro, bairro Mauá. Esta instalação é necessária devido ao grande número de animais domésticos, principalmente cães que vivem soltos naquela região, estes animais retiram a sacolas de lixo das lixeiras, rasgam e espalham pela rua, sendo que o container evitaria este problema.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/pedido_de_providencias_036-_maic.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/pedido_de_providencias_036-_maic.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, solicitar ao Executivo Municipal que sejam tomadas as providências seguintes necessárias: Substituição de lâmpada de iluminação pública na Rua Rio Branco, bairro Rivera, próximo da esquina com a Rua Júlio de Castilhos.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/pedido_de_providencia_no_37_2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/pedido_de_providencia_no_37_2025.pdf</t>
   </si>
   <si>
     <t>Limpeza da pranchada do poço preto, onde se faz necessária a retirada de galhos e pedras sob a mesma, devido estar restringindo a passagem de água, e também a melhoria nas cabeceiras de acesso da mesma.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/pedido_de_providencia_038_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/pedido_de_providencia_038_-_tatai.pdf</t>
   </si>
   <si>
     <t>PODA NO TRECHO DO CERRO DA CAIXA D'ÁGUA.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA RESTAURADO O CALÇAMENTO DA RUA MAXIMILIANO CORTIANA.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/pedido_de_providencia_040_-_tatai.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/pedido_de_providencia_040_-_tatai.pdf</t>
   </si>
   <si>
     <t>Implantação de estacionamento oblíquo na Rua Dr. Edu Marchiori da Silveira, no trecho entre as ruas General Osório e José Bonifácio, em frente à Clínica Bem Viver, que está em processo de instalação nesse novo endereço.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/pedido_de_providencias_041-_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/pedido_de_providencias_041-_pl.pdf</t>
   </si>
   <si>
     <t>A Bancada do Partido Liberal – PL, nos termos regimentais, vem respeitosamente solicitar ao Poder Executivo Municipal que sejam adotadas as seguintes providências, referentes a demandas de infraestrutura, sinalização, iluminação e melhorias em estradas e acessos do município de Jaguari.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/pedido_de_providencias_042-_pl.doc.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/pedido_de_providencias_042-_pl.doc.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a adoção de pedidos de providências, a serem encaminhados aos setores competentes.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/pedido_de_providencias_043-_tatai.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/pedido_de_providencias_043-_tatai.doc</t>
   </si>
   <si>
     <t>O Vereador da Bancada Progressista solicita que sejam tomadas as providências necessárias de infraestrutura no município de Jaguari.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>A Bancada do Partido Liberal – PL vem, por meio deste, solicitar ao Poder Executivo Municipal a adoção de pedidos de providências, a serem encaminhados aos setores competentes.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/pedido_de_providencias_045-_volmir.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/pedido_de_providencias_045-_volmir.doc</t>
   </si>
   <si>
     <t>O Vereador Volmir Biazi, bancada PL, vem por meio deste solicitar pedidos de providências para o Interior do município.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/pedido_de_providencias_046-_volmir.doc</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/pedido_de_providencias_046-_volmir.doc</t>
   </si>
   <si>
     <t>O Vereador da Bancada do PL, nos termos regimentais, solicita ao Poder Executivo pedido de providências referentes a obras do interior,</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda Legislativa</t>
   </si>
   <si>
     <t>Declara o Risoto como Patrimônio Cultural Imaterial do Município de Jaguari, e dá outras providências.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/pl_001_-_revisao_anual_-_executivo_e_legislativo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/pl_001_-_revisao_anual_-_executivo_e_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual à remuneração dos servidores do Executivo e do Legislativo, gratificações, proventos e pensões, concede aumento real na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/pl_002_-_altera_valor_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/pl_002_-_altera_valor_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o valor do Vale Alimentação, constante do Art. 3º da Lei Municipal nº 3.253, de 31.08.2018.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/pl_003_2025_acresce_cargos_de_tecnico_em_enfermagem.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/pl_003_2025_acresce_cargos_de_tecnico_em_enfermagem.pdf</t>
   </si>
   <si>
     <t>Acresce dois cargos de Técnico em Enfermagem ao Quadro de Cargos Efetivo, previsto na Lei Municipal nº 1.901, de 27.06.1991.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/pl_004_2025_prorrogacontratomedicoginecologistaobstetra.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/pl_004_2025_prorrogacontratomedicoginecologistaobstetra.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato temporário de Médico Ginecologista e Obstetra.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/pl_005.2025_altera_arts._23_e_35_da_lei_1.900.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/pl_005.2025_altera_arts._23_e_35_da_lei_1.900.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 23 e 35 da Lei Municipal nº 1.900, de 27.06.1991, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_006.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_006.2025.pdf</t>
   </si>
   <si>
     <t>Acresce o art. 54-A à Lei Municipal nº 1.900, de 27.06.1991, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_007.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_007.2025.pdf</t>
   </si>
   <si>
     <t>Altera os valores da bolsa auxílio a estagiários prevista no art. 9º da Lei Municipal nº 2.698/2009.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_de_lei_008.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_de_lei_008.2025.pdf</t>
   </si>
   <si>
     <t>Acresce cinco cargos de Oficial Administrativo ao Quadro de Cargos Efetivo, previsto na Lei Municipal nº 1.901, de 27.06.1991.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_009.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_009.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento de numerário para despesas de pronto pagamento no âmbito dos poderes Executivo e Legislativo.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1498/pl_010.2025_contratacao-fiscal_tributario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1498/pl_010.2025_contratacao-fiscal_tributario.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Fiscal de Tributos Municipais</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/pl_011.2025_contratacao-fiscal_ambiental.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/pl_011.2025_contratacao-fiscal_ambiental.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Fiscal Ambiental.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/pl_012.2025_prorroga_assistente_escolar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/pl_012.2025_prorroga_assistente_escolar.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos temporários de Assistente Escolar.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/pl_013_2025_altera_coordenadoria_defesa_civil.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/pl_013_2025_altera_coordenadoria_defesa_civil.pdf</t>
   </si>
   <si>
     <t>“CONSTITUI A COORDENADORIA MUNICIPAL DE DEFESA CIVIL EM CARÁTER PERMANENTE, DEFINE A SUA COMPOSIÇÃO E ATRIBUI GRATIFICAÇÃO DE FUNÇÃO A SEUS MEMBROS”.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/pl_014_2025_institui_vale_feira.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/pl_014_2025_institui_vale_feira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DO VALE FEIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/pl_015_2025_acresce_o_perimetro_urbano.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/pl_015_2025_acresce_o_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>“ACRESCE UMA FRAÇÃO DE TERRAS AO PERÍMETRO URBANO DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/pl_016_2025_recebe_comodato_c.c._santa_rosa.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/pl_016_2025_recebe_comodato_c.c._santa_rosa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER IMÓVEL EM COMODATO DA MITRA ARQUIDIOCESANA DE SANTA MARIA, DESTINADO A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES COBERTO PARA USO PÚBLICO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/pl_017_2025_auxilio_concessionario_rodoviaria.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/pl_017_2025_auxilio_concessionario_rodoviaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO AUXÍLIO FINANCEIRO AO CONCESSIONÁRIO DA ESTAÇÃO RODOVIÁRIA, OBJETO DA LEI MUNICIPAL Nº 3.407, DE 18.05.2021</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/pl_018_2025_recebe_comodato_pavilhao_capejar.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/pl_018_2025_recebe_comodato_pavilhao_capejar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER IMÓVEL EM COMODATO DO CLUBE DE CAÇA E PESCA DE JAGUARI, DESTINADO A REALIZAÇÃO DE EVENTOS.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/pl_019.2025_prorroga_contrato_professores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/pl_019.2025_prorroga_contrato_professores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATOS TEMPORÁRIO DE PROFESSOR.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/pl_020.2025_prorroga_contrato_psicologo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/pl_020.2025_prorroga_contrato_psicologo.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR A PRORROGAÇÃO DE CONTRATOS TEMPORÁRIOS DE PSICÓLOGO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/pl_021.2025_prorroga_contrato_servente.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/pl_021.2025_prorroga_contrato_servente.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATOS TEMPORÁRIOS DE SERVENTE.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/pl_022.2025_autoriza_plano_saude_aos_servidores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/pl_022.2025_autoriza_plano_saude_aos_servidores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OFERTAR PLANO DE SAUDE AOS SERVIDORES ATIVOS, TITULARES DE CARGO E DE EMPREGO, EFETIVOS E EM COMISSÃO, CONSELHEIROS TUTELARES, INATIVOS, PENSIONISTAS, DEPENDENTES E EXERCENTES DE MANDATO ELETIVO.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/pl_023_2025_acresce_cargos_de_medico_esf.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/pl_023_2025_acresce_cargos_de_medico_esf.pdf</t>
   </si>
   <si>
     <t>ACRESCE DOIS CARGOS DE MÉDICO ESF. AO QUADRO DE CARGOS EFETIVO, PREVISTO NA LEI MUNICIPAL Nº1.901, DE 27.06.1991.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/pl_024.2025_autoriza_receber_veiculo_lions_club.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/pl_024.2025_autoriza_receber_veiculo_lions_club.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE JAGUARI A RECEBER EM DOAÇÃO, DO LIONS CLUBE DE JAGUARI, UM VEÍCULO AUTOMOTOR PARA SER UTILIZADO PELA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/pl_025.2025_abertura_credito_especial_-_obras_defesa_civil.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/pl_025.2025_abertura_credito_especial_-_obras_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2025, no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/pl_026.2025_abertura_credito_especial_-_obras_em_andamento.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/pl_026.2025_abertura_credito_especial_-_obras_em_andamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento de 2025, no valor de R$ 120.000,00.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/pl_027.2025_altera_a_lei_2.800.2010_diretrizes_urbanas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/pl_027.2025_altera_a_lei_2.800.2010_diretrizes_urbanas.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 2.800/2010, PARA INCLUIR A POSSIBILIDADE DE COMPENSAÇÃO DE ÁERAS PÚBLICAS EM PROJETOS DE PARCELAMENTO DO SOLO URBANO NO MUNICÍPIO DE JAGUARI, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/pl_028.2025_altera_a_lei_497.1961_loteamento.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/pl_028.2025_altera_a_lei_497.1961_loteamento.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 497/1961, ELEVANDO O PERCENTUAL DAS ÁREAS INSTITUCIONAIS EM PROJETOS DE PARCELAMENTO DO SOLO URBANO NO MUNICÍPIO DE JAGUARI, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/pl_029.2025_institui_medida_enfrentamente_enchente.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/pl_029.2025_institui_medida_enfrentamente_enchente.pdf</t>
   </si>
   <si>
     <t>“INSTITUI MEDIDA DE ENFRENTAMENTO AOS EFEITOS DA ENCHENTE QUE ENSEJOU A DECRETAÇÃO DE SITUAÇÃO DE EMERGÊNCIA NO MUNICÍPIO DE JAGUARI EM 2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/pl_030.2025_altera_a_lei_3.562.2025_-_cria_coordenadoria_mulher.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/pl_030.2025_altera_a_lei_3.562.2025_-_cria_coordenadoria_mulher.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.562/2025, PARA FIM DE INCLUIR A COORDENADORIA DA MULHER NA ESTRUTURA ORGANIZACIONAL DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/pl_031_2025_autoriza_doacao_imovel_publico.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/pl_031_2025_autoriza_doacao_imovel_publico.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A DOAR IMÓVEL PARA A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/pl_032.2025_operacao_de_credito_-_finisa.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/pl_032.2025_operacao_de_credito_-_finisa.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito junto Caixa Econômica Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/pl_033.2025_plano_plurianual_2026_a_2029.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/pl_033.2025_plano_plurianual_2026_a_2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026 - 2029, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/pl_034_2025_recuperacao_de_debitos.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/pl_034_2025_recuperacao_de_debitos.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE DÉBITOS FAZENDÁRIOS - REFAZ/ JAGUARI/2025.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/pl_035.2025_gratificacao_gestor_contratos.doc.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/pl_035.2025_gratificacao_gestor_contratos.doc.pdf</t>
   </si>
   <si>
     <t>Institui gratificação ao Gestor de Contratos e Parcerias, para fins das Leis nº 14.133/2021 e  nº 13.019/2014.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/pl_036_2025_declara_risoto_patrimonial_imaterial.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/pl_036_2025_declara_risoto_patrimonial_imaterial.pdf</t>
   </si>
   <si>
     <t>DECLARA O RISOSTO COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE JAGUARI, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/pl_037_2025_ldo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/pl_037_2025_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS - LDO - PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/pl_038_2025_autoriza_operacao_de_credito_r_4.000.00000.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/pl_038_2025_autoriza_operacao_de_credito_r_4.000.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo a contratar operação de crédito com o Badesul Desenvolvimento S.A. – Agência de Fomento/RS, visando investimentos em obras de infraestrutura urbana, obras civis, máquinas e equipamentos rodoviários, equipamentos comunitários e/ou saneamento”.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/pl_039_025_abertura_credito_especial_-_transporte_sanitario.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/pl_039_025_abertura_credito_especial_-_transporte_sanitario.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, NO VALOR DE R$ 27.098,52.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/pl_040_2025_loa_2026.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/pl_040_2025_loa_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIMATIVA DE RECEITA E A FIXAÇÃO DA DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/pl_041_2025_condicoes_pagamento_tributos-2026.docx</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/pl_041_2025_condicoes_pagamento_tributos-2026.docx</t>
   </si>
   <si>
     <t>ESTABELECE CALENDÁRIO DE VENCIMENTOS E CONDIÇÕES DE PAGAMENTO DOS TRIBUTOS MUNICIPAIS PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/pl_042_2025_-_reestruturacao_do_sim.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/pl_042_2025_-_reestruturacao_do_sim.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE INSPEÇÃO MUNICIPAL - SIM NO MUNICÍPIO DE JAGUARI, REVOGA A LEI MUNICIPAL Nº3.264/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/pl_043.2025_parcelamento_rpps_2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/pl_043.2025_parcelamento_rpps_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE JAGUARI, RS, COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, DE QUE TRATAM OS ARTS.115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS - ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUICIONAL Nº136/2025.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/pl_044.2025_auxilio_colaboradores_concurso_publico.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/pl_044.2025_auxilio_colaboradores_concurso_publico.pdf</t>
   </si>
   <si>
     <t>AUTORIZO O MUNICÍPIO A CONCEDER AUXÍLIO FINANCEIRO AOS COLABORADORES NOS CONCURSOS PÚBLICOS 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>PLIL</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/projeto_de_lei_de_iniciativa_legislativa_n.o_01.2025_-_concede_aumento_real_a_remuneracao_dos_servidores_da_camara_municipal_de_jaguari_gratificacoes_e_proventos.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/projeto_de_lei_de_iniciativa_legislativa_n.o_01.2025_-_concede_aumento_real_a_remuneracao_dos_servidores_da_camara_municipal_de_jaguari_gratificacoes_e_proventos.pdf</t>
   </si>
   <si>
     <t>Concede aumento real à remuneração dos servidores da Câmara Municipal de Jaguari, gratificações e proventos.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/requerimento_004_-_pdt__projeto_de_lei_-_legislativa_-_002-2025_-_institui_dia_municipal_da_mulher.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/requerimento_004_-_pdt__projeto_de_lei_-_legislativa_-_002-2025_-_institui_dia_municipal_da_mulher.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, da Bancada do PDT, vem diante de Vossa Excelência, requerer a esta Casa Legislativa a apreciação do Projeto de Lei de Iniciativa Legislativa N.º 001/2025, o qual “INSTITUI O DIA MUNICIPAL DA MULHER NO MUNICÍPIO DE JAGUARI E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/requerimento_005_-_pl__projeto_de_lei_-_legislativa_-_003-2025_-_proerd.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/requerimento_005_-_pl__projeto_de_lei_-_legislativa_-_003-2025_-_proerd.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do Partido Liberal, vem diante de Vossa Excelência, requerer a esta Casa Legislativa a apreciação do Projeto de Lei de Iniciativa Legislativa N.º 003/2025, o qual “DISPÕE SOBRE A INSTITUCIONALIZAÇÃO DO PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA (PROERD) NO MUNICÍPIO DE JAGUARI”.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/plil_004-2025_-_reducao_subsidios_vereadores.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/plil_004-2025_-_reducao_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES MUNICIPAIS PARA A LEGISLATURA 2029-2032 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/plil_005.2025_-_vale_feira_camara.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/plil_005.2025_-_vale_feira_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO VALE FEIRA AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/plil_006.2025._diretrizes_valorizacao_cuidadores_-_legislativo.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/plil_006.2025._diretrizes_valorizacao_cuidadores_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para a política municipal de apoio e valorização dos cuidadores de pessoas com deficiência, síndromes, transtornos do desenvolvimento ou doenças raras no Município de Jaguari e dá outras providências.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/plil007.2025._alteracao_plano_de_carreira_servidores_camara_municipal.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/plil007.2025._alteracao_plano_de_carreira_servidores_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.278, de 01 de março de 2019, que estabelece o Plano de Carreira dos Servidores da Câmara Municipal de Jaguari, atualiza atribuições e vencimentos dos cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/plil008.2025._altera_para_15_anos_prazo_de_veiculos_de_aplicativos.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/plil008.2025._altera_para_15_anos_prazo_de_veiculos_de_aplicativos.docx.pdf</t>
   </si>
   <si>
     <t>Altera o art. 10, inciso II, alínea "b", da Lei Municipal nº 3.500, de 20 de junho de 2023, que dispõe sobre o serviço de transporte remunerado privado individual de passageiros, gerado por meio de aplicativos, no Município de Jaguari/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/plil_009.2025_-_proerd.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/plil_009.2025_-_proerd.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE RELEVANTE INTERSSE SOCIAL O PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E A VIOLÊNCIA (PROERD) NO MUNICÍPIO DE JAGUARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/plil_010.2025_-insitui_dia_do_evangelho.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/plil_010.2025_-insitui_dia_do_evangelho.pdf</t>
   </si>
   <si>
     <t>INSITUI O DIA MUNICIPAL DO EVANGELHO NO MUNICÍPIO DE JAGUARI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/plil_11_2025_-_animais_soltos.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/plil_11_2025_-_animais_soltos.docx.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APREENSÃO DE ANIMAIS DE MÉDIO E GRANDE PORTE SOLTOS NAS VIAS E LOGRADOUROS PUBLICOS DA ZONA URBANA DO MUNICÍPIO DE JAGUARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>DECLARA A FUMICULTURA COMO ATIVIDADE DE RELEVANTE INTERESSE ECONÔMICO, SOCIAL E CULTURAL NO ÂMBITO DO MUNICÍPIO DE JAGUARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>JOSELINE DE SIQUEIRA ALT</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/plil_013.2025-semana_agricultura_familiar.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/plil_013.2025-semana_agricultura_familiar.docx.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE JAGUARI.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/plil_014.2025-dia_municipal_de_prevencao_e_combate_feminicidio.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/plil_014.2025-dia_municipal_de_prevencao_e_combate_feminicidio.docx.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal de Prevenção e Combate ao Feminicídio e dá outras providências.”</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/plil_015.2025-institui_a_lei_felca.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/plil_015.2025-institui_a_lei_felca.docx.pdf</t>
   </si>
   <si>
     <t>“Institui a Lei Felca no âmbito do Município de Jaguari, que estabelece diretrizes para a conscientização, prevenção e enfrentamento dos crimes de pedofilia e sexualização infantil, e dá outras providências.”</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>Altera a ementa e acrescenta dispositivos à Lei Municipal nº 2.496, de 23 de fevereiro de 2005, que dispõe sobre o plantio da cultura do fumo no Município de Jaguari.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/plil_017_2025_-_lista_de_espera_de_consultas.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/plil_017_2025_-_lista_de_espera_de_consultas.docx.pdf</t>
   </si>
   <si>
     <t>Obriga o Poder Executivo a divulgar a lista de espera de consultas, exames médicos e cirurgias eletivas em Jaguari.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/plil_018_2025_-divulgacao_publica_de_listas_do_programa_habitacional.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/plil_018_2025_-divulgacao_publica_de_listas_do_programa_habitacional.docx.pdf</t>
   </si>
   <si>
     <t>Estabelece a divulgação pública e mensal, de lista com os candidatos inscritos, selecionados e suplentes a beneficiários de programas habitacionais de financiamento público do Município de Jaguari, bem como com os candidatos desistentes.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>Presidente da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/plil_019.2025_-_sessao_especial_farroupilha.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/plil_019.2025_-_sessao_especial_farroupilha.docx.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Câmara Municipal de Jaguari, a realização anual de uma Sessão Plenária Especial a ser realizada durante o mês de setembro, em homenagem ao Tradicionalismo Gaúcho e às comemorações da Semana Farroupilha e dá outras providências.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/plil_020.2025_-_setembro_amarelo.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/plil_020.2025_-_setembro_amarelo.docx.pdf</t>
   </si>
   <si>
     <t>Institui oficialmente a Campanha Municipal “Setembro Amarelo”, voltada a prevenção ao suicídio e valorização da vida, a ser realizada anualmente durante todo o mês de setembro.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/plil_021.2025_-_tatai_-_caiaqueiros.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/plil_021.2025_-_tatai_-_caiaqueiros.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE JAGUARI, O "DIA MUNICIPAL DO CAIAQUEIRO E CONDUTORES DAS EMBARCAÇÕES DE PEQUEO PORTE", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/plil_022.2025_-_pl_camera_nas_escolas.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/plil_022.2025_-_pl_camera_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Estabelece a implantação de sistema permanente de monitoramento eletrônico por meio de câmeras com captação de vídeo e áudio nas escolas da Rede Municipal de Ensino (RME), com gravação e armazenamento em circuito fechado de televisão (CFTV), dispõe sobre acesso às imagens e dá outras providências.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/plil_023.2025_-_13_salario_e_terco_de_ferias_secretarios_municipais._caso_tce.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/plil_023.2025_-_13_salario_e_terco_de_ferias_secretarios_municipais._caso_tce.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº3.542/2024 que dispõe sobre a fixação dos subsídios dos Secretários para a Legislatura 2025-2028.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/resolucao_003_2025_-_resolucao._ipe.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/resolucao_003_2025_-_resolucao._ipe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adesão da Câmara Municipal de Jaguari ao plano de saúde IPE SAÚDE, nos termos da Lei Municipal nº 3.587/2025, e regulamenta o custeio das contribuições dos servidores e exercentes de mandato eletivo.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/projeto_de_resolucao_002.2025._governo_mirim.docx</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/projeto_de_resolucao_002.2025._governo_mirim.docx</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE JAGUARI, O "PROGRAMA PEQUENOS LÍDERES MIRINS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/proposta_de_emenda_a_lei_organica_001.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/proposta_de_emenda_a_lei_organica_001.2025.pdf</t>
   </si>
   <si>
     <t>A PRESENTE PROPOSTA DE EMENDA À LEI ORGÂNICA  TEM POR FINALIDADE "ALTERAR O SEU ART. 157". A PROPOSTA EM FOCO PREVÊ ALTERAÇÃO PONTUAL PARA VIABILZAR A CONCESSÃO DOS SERVIÇOS PÚBLICOS DE MANEJO DE RESÍDUOS SÓLIDOS URBANOS E SUA ADEQUADA REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/requerimento_001_-_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/requerimento_001_-_pl.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, requerer ao Executivo Municipal que os Atos Administrativos,  quando promulgados, sejam encaminhados a esta Casa Legislativa na mesma data._x000D_
 _x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_002_-_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_002_-_pl.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, requerer a Mesa Diretora desta Cada Legislativa que os Atos Administrativos do Executivo Municipal, bem como, deste Poder Legislativo, na data de sua promulgação, sejam cadastrados no Sistema de Apoio ao Processo Legislativo para ampla divulgação. Ademais, solicitamos que a divulgação seja a partir dos primeiros atos administrativos deste ano.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/requerimento_003_-_pl.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/requerimento_003_-_pl.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscreve, da Bancada do Partido Liberal - PL, vem diante de Vossa Excelência, requerer a Mesa Diretora, que todas as matérias legislativas protocoladas sejam registradas no Sistema de Apoio ao Processo Legislativo, mesmo nos casos em que as mesmas não sejam encaminhadas para Sessão Plenária._x000D_
 _x000D_
 Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/requerimento_004_-_encaminha_comissao_de_etica.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/requerimento_004_-_encaminha_comissao_de_etica.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no exercício de suas prerrogativas parlamentares, com suporte no ART. 19, §2, do Regimento Interno, vem, respeitosamente, requerer à Mesa Diretora desta Casa Legislativa que encaminhe a representação formulada pela Vereadora Presidente, Cátina Monteiro Frescura, à Comissão de Ética Parlamentar, para processamento e apuração de possível infração ao decoro parlamentar, conforme os fatos narrados no documento anexo.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/req._licenca_-_volmir_biazi.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/req._licenca_-_volmir_biazi.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA, NO MÊS DE JULHO,  PARA TRATAR ASSUNTOS DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>RETIRADA DE PAUDA DE SESSÃO DO DIA 02/06/2025, O PL Nº007/2025.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>O VEREADOR DO PL, MAIC MISIEVICZ GUERRA, REQUER LICENÇA PARA TRATAR DE  ASSUNTOS PARTICULARES NO PERÍODO DE 01/08/2025 A 31/08/2025.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_008_-_pl_retirada_pl_011_e_012.2025.docx.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_008_-_pl_retirada_pl_011_e_012.2025.docx.pdf</t>
   </si>
   <si>
     <t>RETIRADA DOS PROJETOS DE LEI Nº 011 E 012/2025 DE TRAMITAÇÃO.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/requerimento_008_-_pl__licenca_lucas_marin.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/requerimento_008_-_pl__licenca_lucas_marin.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, da Bancada do PL, vem requerer licença para tratar de assuntos de interesses particulares, pelo período de 01 de setembro de 2025 a 30 de setembro de 2025.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_011_2025_-_lucas_marin.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_011_2025_-_lucas_marin.pdf</t>
   </si>
   <si>
     <t>PARLAMENTAR REQUER O RECONHECIMENTO DA NULIDADE DA VOTAÇÃO DO PROJETO DE LEI DE INICIATIVA LEGISLATIVA Nº17/2025, QUE "OBRIGA O PODER EXECUTIVO A DIVULGAR A LISTA DE ESPERA DE CONSULTAS, EZAMES MÉDICOS E CIRURGIAS ELETIVAS EM JAGUARI." O MOTIVO CONSISTE NA INOBSREVÂNCIA DA ORDEM REGIMENTAL DE VOTAÇÃO DAS PROPOSIÇÕES ACESSÓRIAS.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Tribuna Livre</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/01_solicitacao_de_tribuna_livre_-_iuri_patias.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/01_solicitacao_de_tribuna_livre_-_iuri_patias.pdf</t>
   </si>
   <si>
     <t>Solicitação de Tribuna Livre - Iuri Patias</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/02_solicitacao_de_tribuna_livre_-_secretario_de_obras.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/02_solicitacao_de_tribuna_livre_-_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Solicitação de Tribuna Livre - Secretaria de Obra</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/oficio_recebido_-_solicitacao_tribuna_livre.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/oficio_recebido_-_solicitacao_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Solicitação Tribuna Livre para Conselho Municipal dos Direitos Mulher de Jaguari. Tema: Direitos da Mulher. Uso da Palavra: Senhora Melissa Reghelin Gastaldo.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>O CTG Invernada do Chapadão fará uso da Tribuna Livre na Sessão Ordinária da Câmara Municipal, a realizar-se no dia 07 de julho do corrente ano, às 18:00, no Plenário Pedro Pelizzari. Na ocasião, irão compartilhar com a comunidade as experiências vividas dentro do tradicionalismo e relatar a trajetória significativa dos tradicionalistas. Bem como a participação da entidade no 55ª Ciranda Cultural de Prenda da 10ªRT.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL SOLICITA O USO DA TRIBUNA LIVRE.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/oficio_no184.2025.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/oficio_no184.2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE USO DA TRIBUNA  PELO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/pl_complementar_001.2025._residuos_solidos.pdf</t>
+    <t>http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/pl_complementar_001.2025._residuos_solidos.pdf</t>
   </si>
   <si>
     <t>RATIFICA A ALTERAÇÃO DO CONTRATO DE CONSÓRCIO INTERMUNICIPAL DA REGIÃO CENTRO DO ESTADO DO RS - CI- CENTRO (CIRC); AUTORIZA O PODER EXECUTIVO A DELEGAR A PRESTAÇÃO DOS SERVIÇOS PÚBLICOS DE MANEJO DOS RESÍDUOS SÓLIDOS URGANOS (SMRSU); AUTORIZA A VINCULAÇÃO E RETENÇÃO DE RECURSOS DO MUNICÍPIO JUNTO AO FUNDO DA PARTICIPAÇÃO DOS MUNICÍPIOS (FPM) PARA GARANTIR OBRIGAÇÕES DERIVADAS DE SUA CONDIÇÃO DE USUÁRIO DO SMRSU; AUTORIZA O CIRC A CELEBRAR CONVÊNIO OU  CONTRATO COM A ENTIDADE REGULADORA EM REPRESENTAÇÃO AO MUNICÍPIO, REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.403/1978 ATINENTES A TAXA DE COLETA DE LIXO; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2266,67 +2269,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1482/convocacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_-_poder_executivo_-_veto_projeto_de_lei_vale_feira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/convite_cavaleiros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto_executivo_no_059.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/emenda_subtitutiva_no_001.2025_ao_pl_no007.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_001_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_002_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_003_-_miro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_004_-_miro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_005_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_006_-_catina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_007_-_pl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_008_-_pl_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_009_-_catina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_010_-_mesa_diretoria.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_012_-_jaque.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_013_-mdb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/mocao_de_apoio_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/mocao_de_repudio_002.2025_-_ipe_saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1522/mocao_de_apoio_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/mocao_de_apoio_no_004.2025_-_ipe_saude.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/mocao_de_aplausos_007.2025.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/mocao_de_aplausos_008.2025.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/mocao_de_aplausos_009.2025.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/008_-_parecer_final_sob_forma_de_projeto_de_resolucao_001.25._comissao_etica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/pedido_de_informacao_001_-_maic.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/pedido_de_informacao_002_-_maic.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/pedido_de_informacao_003_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/pedido_de_informacao_004_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1454/pedido_de_informacao_005_-_maic.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/pedido_de_informacao_006_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/pedido_de_informacao_007-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/pedido_de_informacao_008-_pl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/pedido_de_informacao_009_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1578/pedido_de_informacao_010_-_lucas_pl.docx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/pedido_de_informacao_011_-_maic_pl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/pedido_de_informacao_012_-_lucas_pl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/pedido_de_informacao_013_-_lucas_pl.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/pedido_de_informacao_015_-_pl.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/pedido_de_providencias_002_-_maic.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/pedido_de_providencias_003_-_miro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/pedido_de_providencias_004_-_maic_miro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/pedido_de_providencias_005_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/pedido_de_providencias_006_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1458/pedido_de_providencias_007_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/pedido_de_providencias_008_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/pedido_de_providencias_009_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1461/pedido_de_providencias_010_-_miro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/pedido_de_providencias_011_-_maic.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/pedido_de_providencias_012_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/pedido_de_providencias_013_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/pedido_de_providencias_014_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/pedido_de_providencias_015_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/pedido_de_providencias_016_-_miro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/pedido_de_providencias_017_-_maic.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/pedido_de_providencias_018_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/pedido_de_providencias_019_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/pedido_de_providencias_020_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/pedido_de_providencias_021_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/pedido_de_providencias_022_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/pedido_de_providencias_023_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/pedido_de_providencias_024_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/pedido_de_providencias_025_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/pedido_de_providencias_026_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/pedido_de_providencias_027_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1505/pedido_de_providencias_028_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/pedido_de_providencias_029-_tatai.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/pedido_de_providencias_030-_lucas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/pedido_de_providencias_032-_tatai.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/pedido_de_providencias_033-_maic.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1518/pedido_de_providencias_034-_lucas_marin.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1531/pedido_de_providencias_035-_maic.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/pedido_de_providencias_036-_maic.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/pedido_de_providencia_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/pedido_de_providencia_038_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/pedido_de_providencia_040_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/pedido_de_providencias_041-_pl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/pedido_de_providencias_042-_pl.doc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/pedido_de_providencias_043-_tatai.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/pedido_de_providencias_045-_volmir.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/pedido_de_providencias_046-_volmir.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/pl_001_-_revisao_anual_-_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/pl_002_-_altera_valor_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/pl_003_2025_acresce_cargos_de_tecnico_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/pl_004_2025_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/pl_005.2025_altera_arts._23_e_35_da_lei_1.900.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1498/pl_010.2025_contratacao-fiscal_tributario.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/pl_011.2025_contratacao-fiscal_ambiental.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/pl_012.2025_prorroga_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/pl_013_2025_altera_coordenadoria_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/pl_014_2025_institui_vale_feira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/pl_015_2025_acresce_o_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/pl_016_2025_recebe_comodato_c.c._santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/pl_017_2025_auxilio_concessionario_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/pl_018_2025_recebe_comodato_pavilhao_capejar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/pl_019.2025_prorroga_contrato_professores.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/pl_020.2025_prorroga_contrato_psicologo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/pl_021.2025_prorroga_contrato_servente.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/pl_022.2025_autoriza_plano_saude_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/pl_023_2025_acresce_cargos_de_medico_esf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/pl_024.2025_autoriza_receber_veiculo_lions_club.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/pl_025.2025_abertura_credito_especial_-_obras_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/pl_026.2025_abertura_credito_especial_-_obras_em_andamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/pl_027.2025_altera_a_lei_2.800.2010_diretrizes_urbanas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/pl_028.2025_altera_a_lei_497.1961_loteamento.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/pl_029.2025_institui_medida_enfrentamente_enchente.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/pl_030.2025_altera_a_lei_3.562.2025_-_cria_coordenadoria_mulher.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/pl_031_2025_autoriza_doacao_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/pl_032.2025_operacao_de_credito_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/pl_033.2025_plano_plurianual_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/pl_034_2025_recuperacao_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/pl_035.2025_gratificacao_gestor_contratos.doc.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/pl_036_2025_declara_risoto_patrimonial_imaterial.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/pl_037_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/pl_038_2025_autoriza_operacao_de_credito_r_4.000.00000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/pl_039_025_abertura_credito_especial_-_transporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/pl_040_2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/pl_041_2025_condicoes_pagamento_tributos-2026.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/pl_042_2025_-_reestruturacao_do_sim.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/pl_043.2025_parcelamento_rpps_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/pl_044.2025_auxilio_colaboradores_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/projeto_de_lei_de_iniciativa_legislativa_n.o_01.2025_-_concede_aumento_real_a_remuneracao_dos_servidores_da_camara_municipal_de_jaguari_gratificacoes_e_proventos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/requerimento_004_-_pdt__projeto_de_lei_-_legislativa_-_002-2025_-_institui_dia_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/requerimento_005_-_pl__projeto_de_lei_-_legislativa_-_003-2025_-_proerd.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/plil_004-2025_-_reducao_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/plil_005.2025_-_vale_feira_camara.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/plil_006.2025._diretrizes_valorizacao_cuidadores_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/plil007.2025._alteracao_plano_de_carreira_servidores_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/plil008.2025._altera_para_15_anos_prazo_de_veiculos_de_aplicativos.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/plil_009.2025_-_proerd.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/plil_010.2025_-insitui_dia_do_evangelho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/plil_11_2025_-_animais_soltos.docx.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/plil_013.2025-semana_agricultura_familiar.docx.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/plil_014.2025-dia_municipal_de_prevencao_e_combate_feminicidio.docx.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/plil_015.2025-institui_a_lei_felca.docx.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/plil_017_2025_-_lista_de_espera_de_consultas.docx.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/plil_018_2025_-divulgacao_publica_de_listas_do_programa_habitacional.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/plil_019.2025_-_sessao_especial_farroupilha.docx.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/plil_020.2025_-_setembro_amarelo.docx.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/plil_021.2025_-_tatai_-_caiaqueiros.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/plil_022.2025_-_pl_camera_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/plil_023.2025_-_13_salario_e_terco_de_ferias_secretarios_municipais._caso_tce.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/resolucao_003_2025_-_resolucao._ipe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/projeto_de_resolucao_002.2025._governo_mirim.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/proposta_de_emenda_a_lei_organica_001.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/requerimento_001_-_pl.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_002_-_pl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/requerimento_003_-_pl.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/requerimento_004_-_encaminha_comissao_de_etica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/req._licenca_-_volmir_biazi.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_008_-_pl_retirada_pl_011_e_012.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/requerimento_008_-_pl__licenca_lucas_marin.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_011_2025_-_lucas_marin.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/01_solicitacao_de_tribuna_livre_-_iuri_patias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/02_solicitacao_de_tribuna_livre_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/oficio_recebido_-_solicitacao_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/oficio_no184.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/pl_complementar_001.2025._residuos_solidos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1482/convocacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_-_poder_executivo_-_veto_projeto_de_lei_vale_feira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/convite_cavaleiros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto_executivo_no_059.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/emenda_subtitutiva_no_001.2025_ao_pl_no007.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_001_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_002_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_003_-_miro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_004_-_miro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_005_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_006_-_catina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_007_-_pl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_008_-_pl_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_009_-_catina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_010_-_mesa_diretoria.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_011_-_pl_isencao_iptu_pl.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_012_-_jaque.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_013_-mdb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/mocao_de_apoio_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/mocao_de_repudio_002.2025_-_ipe_saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1522/mocao_de_apoio_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/mocao_de_apoio_no_004.2025_-_ipe_saude.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/mocao_de_aplausos_007.2025.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/mocao_de_aplausos_008.2025.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/mocao_de_aplausos_009.2025.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/008_-_parecer_final_sob_forma_de_projeto_de_resolucao_001.25._comissao_etica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/pedido_de_informacao_001_-_maic.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/pedido_de_informacao_002_-_maic.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/pedido_de_informacao_003_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/pedido_de_informacao_004_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1454/pedido_de_informacao_005_-_maic.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/pedido_de_informacao_006_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/pedido_de_informacao_007-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/pedido_de_informacao_008-_pl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/pedido_de_informacao_009_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1578/pedido_de_informacao_010_-_lucas_pl.docx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/pedido_de_informacao_011_-_maic_pl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/pedido_de_informacao_012_-_lucas_pl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/pedido_de_informacao_013_-_lucas_pl.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/pedido_de_informacao_015_-_pl.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/pedido_de_providencias_002_-_maic.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/pedido_de_providencias_003_-_miro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/pedido_de_providencias_004_-_maic_miro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/pedido_de_providencias_005_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/pedido_de_providencias_006_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1458/pedido_de_providencias_007_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/pedido_de_providencias_008_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/pedido_de_providencias_009_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1461/pedido_de_providencias_010_-_miro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/pedido_de_providencias_011_-_maic.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/pedido_de_providencias_012_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/pedido_de_providencias_013_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/pedido_de_providencias_014_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/pedido_de_providencias_015_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/pedido_de_providencias_016_-_miro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/pedido_de_providencias_017_-_maic.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/pedido_de_providencias_018_-_pl_e_pp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/pedido_de_providencias_019_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/pedido_de_providencias_020_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/pedido_de_providencias_021_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/pedido_de_providencias_022_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/pedido_de_providencias_023_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/pedido_de_providencias_024_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/pedido_de_providencias_025_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/pedido_de_providencias_026_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/pedido_de_providencias_027_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1505/pedido_de_providencias_028_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/pedido_de_providencias_029-_tatai.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/pedido_de_providencias_030-_lucas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/pedido_de_providencias_032-_tatai.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/pedido_de_providencias_033-_maic.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1518/pedido_de_providencias_034-_lucas_marin.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1531/pedido_de_providencias_035-_maic.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/pedido_de_providencias_036-_maic.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/pedido_de_providencia_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/pedido_de_providencia_038_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/pedido_de_providencia_040_-_tatai.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/pedido_de_providencias_041-_pl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/pedido_de_providencias_042-_pl.doc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/pedido_de_providencias_043-_tatai.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/pedido_de_providencias_045-_volmir.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/pedido_de_providencias_046-_volmir.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/pl_001_-_revisao_anual_-_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/pl_002_-_altera_valor_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/pl_003_2025_acresce_cargos_de_tecnico_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/pl_004_2025_prorrogacontratomedicoginecologistaobstetra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/pl_005.2025_altera_arts._23_e_35_da_lei_1.900.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1498/pl_010.2025_contratacao-fiscal_tributario.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/pl_011.2025_contratacao-fiscal_ambiental.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/pl_012.2025_prorroga_assistente_escolar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/pl_013_2025_altera_coordenadoria_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/pl_014_2025_institui_vale_feira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/pl_015_2025_acresce_o_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/pl_016_2025_recebe_comodato_c.c._santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/pl_017_2025_auxilio_concessionario_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/pl_018_2025_recebe_comodato_pavilhao_capejar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/pl_019.2025_prorroga_contrato_professores.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/pl_020.2025_prorroga_contrato_psicologo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/pl_021.2025_prorroga_contrato_servente.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/pl_022.2025_autoriza_plano_saude_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/pl_023_2025_acresce_cargos_de_medico_esf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/pl_024.2025_autoriza_receber_veiculo_lions_club.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/pl_025.2025_abertura_credito_especial_-_obras_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/pl_026.2025_abertura_credito_especial_-_obras_em_andamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/pl_027.2025_altera_a_lei_2.800.2010_diretrizes_urbanas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/pl_028.2025_altera_a_lei_497.1961_loteamento.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/pl_029.2025_institui_medida_enfrentamente_enchente.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/pl_030.2025_altera_a_lei_3.562.2025_-_cria_coordenadoria_mulher.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/pl_031_2025_autoriza_doacao_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/pl_032.2025_operacao_de_credito_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/pl_033.2025_plano_plurianual_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/pl_034_2025_recuperacao_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/pl_035.2025_gratificacao_gestor_contratos.doc.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/pl_036_2025_declara_risoto_patrimonial_imaterial.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/pl_037_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/pl_038_2025_autoriza_operacao_de_credito_r_4.000.00000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/pl_039_025_abertura_credito_especial_-_transporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/pl_040_2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/pl_041_2025_condicoes_pagamento_tributos-2026.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/pl_042_2025_-_reestruturacao_do_sim.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/pl_043.2025_parcelamento_rpps_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/pl_044.2025_auxilio_colaboradores_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/projeto_de_lei_de_iniciativa_legislativa_n.o_01.2025_-_concede_aumento_real_a_remuneracao_dos_servidores_da_camara_municipal_de_jaguari_gratificacoes_e_proventos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/requerimento_004_-_pdt__projeto_de_lei_-_legislativa_-_002-2025_-_institui_dia_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/requerimento_005_-_pl__projeto_de_lei_-_legislativa_-_003-2025_-_proerd.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/plil_004-2025_-_reducao_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/plil_005.2025_-_vale_feira_camara.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/plil_006.2025._diretrizes_valorizacao_cuidadores_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/plil007.2025._alteracao_plano_de_carreira_servidores_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/plil008.2025._altera_para_15_anos_prazo_de_veiculos_de_aplicativos.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/plil_009.2025_-_proerd.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/plil_010.2025_-insitui_dia_do_evangelho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/plil_11_2025_-_animais_soltos.docx.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/plil_013.2025-semana_agricultura_familiar.docx.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/plil_014.2025-dia_municipal_de_prevencao_e_combate_feminicidio.docx.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/plil_015.2025-institui_a_lei_felca.docx.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/plil_017_2025_-_lista_de_espera_de_consultas.docx.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/plil_018_2025_-divulgacao_publica_de_listas_do_programa_habitacional.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/plil_019.2025_-_sessao_especial_farroupilha.docx.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/plil_020.2025_-_setembro_amarelo.docx.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/plil_021.2025_-_tatai_-_caiaqueiros.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/plil_022.2025_-_pl_camera_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/plil_023.2025_-_13_salario_e_terco_de_ferias_secretarios_municipais._caso_tce.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/resolucao_003_2025_-_resolucao._ipe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/projeto_de_resolucao_002.2025._governo_mirim.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/proposta_de_emenda_a_lei_organica_001.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/requerimento_001_-_pl.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_002_-_pl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/requerimento_003_-_pl.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/requerimento_004_-_encaminha_comissao_de_etica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/req._licenca_-_volmir_biazi.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_008_-_pl_retirada_pl_011_e_012.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/requerimento_008_-_pl__licenca_lucas_marin.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_011_2025_-_lucas_marin.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/01_solicitacao_de_tribuna_livre_-_iuri_patias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/02_solicitacao_de_tribuna_livre_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/oficio_recebido_-_solicitacao_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/oficio_no184.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguari.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/pl_complementar_001.2025._residuos_solidos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="228.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2756,4102 +2759,4102 @@
       </c>
       <c r="H18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>80</v>
       </c>
       <c r="D19" t="s">
         <v>43</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
         <v>43</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F25" t="s">
         <v>45</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F27" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="D29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E29" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F29" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" t="s">
         <v>39</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>36</v>
       </c>
       <c r="D31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>36</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F34" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>21</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H35" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>29</v>
       </c>
       <c r="D37" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E37" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F37" t="s">
         <v>39</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E38" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F38" t="s">
         <v>39</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E39" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H39" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E41" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F41" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H41" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E42" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F42" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H42" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F43" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H43" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D44" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F44" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H44" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F45" t="s">
         <v>39</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D46" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H46" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F47" t="s">
         <v>52</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E48" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E49" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F49" t="s">
         <v>52</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H49" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>21</v>
       </c>
       <c r="D50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H50" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>25</v>
       </c>
       <c r="D51" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E51" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F51" t="s">
         <v>45</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H51" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>29</v>
       </c>
       <c r="D52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F52" t="s">
         <v>45</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H52" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>32</v>
       </c>
       <c r="D53" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E53" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H53" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>68</v>
       </c>
       <c r="D54" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E54" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F54" t="s">
         <v>45</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H54" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>72</v>
       </c>
       <c r="D55" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E55" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F55" t="s">
         <v>45</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H55" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>76</v>
       </c>
       <c r="D56" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" t="s">
         <v>52</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H56" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>80</v>
       </c>
       <c r="D57" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E57" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F57" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H57" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D58" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E58" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F58" t="s">
         <v>39</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H58" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D59" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E59" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F59" t="s">
         <v>39</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H59" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D60" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E60" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F60" t="s">
         <v>39</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H60" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E61" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F61" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H61" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E62" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F62" t="s">
         <v>52</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H62" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E63" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F63" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H63" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D64" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E64" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F64" t="s">
         <v>39</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H64" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D65" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E65" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F65" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H65" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E66" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F66" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H66" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D67" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E67" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F67" t="s">
         <v>45</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H67" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D68" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E68" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F68" t="s">
         <v>45</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H68" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D69" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E69" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F69" t="s">
         <v>45</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H69" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E70" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F70" t="s">
         <v>45</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H70" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D71" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E71" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F71" t="s">
         <v>45</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H71" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D72" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E72" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F72" t="s">
         <v>45</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H72" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H73" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E74" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H74" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H75" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D76" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H76" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D77" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E77" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D78" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E78" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H78" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D79" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E79" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H79" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D80" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E80" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H80" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D81" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E81" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H81" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D82" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E82" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H82" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D83" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E83" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F83" t="s">
         <v>39</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H83" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D84" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E84" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F84" t="s">
         <v>45</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H84" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D85" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E85" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F85" t="s">
         <v>45</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D86" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E86" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F86" t="s">
         <v>45</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H86" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D87" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E87" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F87" t="s">
         <v>39</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H87" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D88" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E88" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F88" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H88" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D89" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E89" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F89" t="s">
         <v>45</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H89" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D90" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E90" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F90" t="s">
         <v>39</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D91" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E91" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F91" t="s">
         <v>52</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H91" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D92" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E92" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F92" t="s">
         <v>52</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H92" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>36</v>
       </c>
       <c r="D93" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E93" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>36</v>
       </c>
       <c r="D94" t="s">
         <v>39</v>
       </c>
       <c r="E94" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H94" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
         <v>39</v>
       </c>
       <c r="E95" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H95" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96" t="s">
         <v>39</v>
       </c>
       <c r="E96" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H96" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>21</v>
       </c>
       <c r="D97" t="s">
         <v>39</v>
       </c>
       <c r="E97" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F97" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H97" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>25</v>
       </c>
       <c r="D98" t="s">
         <v>39</v>
       </c>
       <c r="E98" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F98" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H98" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>29</v>
       </c>
       <c r="D99" t="s">
         <v>39</v>
       </c>
       <c r="E99" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F99" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H99" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>32</v>
       </c>
       <c r="D100" t="s">
         <v>39</v>
       </c>
       <c r="E100" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H100" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>68</v>
       </c>
       <c r="D101" t="s">
         <v>39</v>
       </c>
       <c r="E101" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F101" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H101" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>72</v>
       </c>
       <c r="D102" t="s">
         <v>39</v>
       </c>
       <c r="E102" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H102" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>76</v>
       </c>
       <c r="D103" t="s">
         <v>39</v>
       </c>
       <c r="E103" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H103" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>80</v>
       </c>
       <c r="D104" t="s">
         <v>39</v>
       </c>
       <c r="E104" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F104" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H104" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D105" t="s">
         <v>39</v>
       </c>
       <c r="E105" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F105" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H105" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D106" t="s">
         <v>39</v>
       </c>
       <c r="E106" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H106" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D107" t="s">
         <v>39</v>
       </c>
       <c r="E107" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H107" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D108" t="s">
         <v>39</v>
       </c>
       <c r="E108" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H108" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D109" t="s">
         <v>39</v>
       </c>
       <c r="E109" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H109" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D110" t="s">
         <v>39</v>
       </c>
       <c r="E110" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H110" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D111" t="s">
         <v>39</v>
       </c>
       <c r="E111" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H111" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D112" t="s">
         <v>39</v>
       </c>
       <c r="E112" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H112" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D113" t="s">
         <v>39</v>
       </c>
       <c r="E113" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="H113" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D114" t="s">
         <v>39</v>
       </c>
       <c r="E114" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H114" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D115" t="s">
         <v>39</v>
       </c>
       <c r="E115" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H115" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D116" t="s">
         <v>39</v>
       </c>
       <c r="E116" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H116" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D117" t="s">
         <v>39</v>
       </c>
       <c r="E117" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H117" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D118" t="s">
         <v>39</v>
       </c>
       <c r="E118" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F118" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H118" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D119" t="s">
         <v>39</v>
       </c>
       <c r="E119" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F119" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H119" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D120" t="s">
         <v>39</v>
       </c>
       <c r="E120" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H120" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D121" t="s">
         <v>39</v>
       </c>
       <c r="E121" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F121" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H121" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D122" t="s">
         <v>39</v>
       </c>
       <c r="E122" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F122" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H122" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D123" t="s">
         <v>39</v>
       </c>
       <c r="E123" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H123" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D124" t="s">
         <v>39</v>
       </c>
       <c r="E124" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H124" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D125" t="s">
         <v>39</v>
       </c>
       <c r="E125" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F125" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H125" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D126" t="s">
         <v>39</v>
       </c>
       <c r="E126" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F126" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H126" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D127" t="s">
         <v>39</v>
       </c>
       <c r="E127" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H127" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D128" t="s">
         <v>39</v>
       </c>
       <c r="E128" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F128" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H128" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D129" t="s">
         <v>39</v>
       </c>
       <c r="E129" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H129" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D130" t="s">
         <v>39</v>
       </c>
       <c r="E130" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H130" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D131" t="s">
         <v>39</v>
       </c>
       <c r="E131" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F131" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="H131" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D132" t="s">
         <v>39</v>
       </c>
       <c r="E132" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F132" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H132" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D133" t="s">
         <v>39</v>
       </c>
       <c r="E133" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="H133" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D134" t="s">
         <v>39</v>
       </c>
       <c r="E134" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F134" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H134" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D135" t="s">
         <v>39</v>
       </c>
       <c r="E135" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="H135" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D136" t="s">
         <v>39</v>
       </c>
       <c r="E136" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F136" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H136" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D137" t="s">
         <v>39</v>
       </c>
       <c r="E137" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="H137" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>36</v>
       </c>
       <c r="D138" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E138" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H138" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E139" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H139" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>17</v>
       </c>
       <c r="D140" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E140" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H140" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>21</v>
       </c>
       <c r="D141" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E141" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H141" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>25</v>
       </c>
       <c r="D142" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E142" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H142" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>29</v>
       </c>
       <c r="D143" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E143" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H143" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>32</v>
       </c>
       <c r="D144" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E144" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H144" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>68</v>
       </c>
       <c r="D145" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E145" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H145" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>72</v>
       </c>
       <c r="D146" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E146" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F146" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H146" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>76</v>
       </c>
       <c r="D147" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E147" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H147" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>80</v>
       </c>
       <c r="D148" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E148" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F148" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H148" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D149" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E149" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F149" t="s">
         <v>39</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D150" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E150" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F150" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H150" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D151" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E151" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F151" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H151" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D152" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E152" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F152" t="s">
         <v>39</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H152" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D153" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E153" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F153" t="s">
         <v>39</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D154" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E154" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F154" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="H154" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D155" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E155" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F155" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H155" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D156" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E156" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F156" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="H156" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D157" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E157" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F157" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="H157" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D158" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E158" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F158" t="s">
         <v>45</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="H158" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D159" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E159" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F159" t="s">
         <v>39</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H159" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D160" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E160" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="H160" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>36</v>
       </c>
       <c r="D161" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E161" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H161" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E162" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H162" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>36</v>
       </c>
       <c r="D163" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E163" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H163" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>36</v>
       </c>
       <c r="D164" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E164" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F164" t="s">
         <v>39</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H164" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>10</v>
       </c>
       <c r="D165" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E165" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F165" t="s">
         <v>39</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="H165" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>17</v>
       </c>
       <c r="D166" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E166" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F166" t="s">
         <v>39</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H166" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>21</v>
       </c>
       <c r="D167" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E167" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="H167" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>25</v>
       </c>
       <c r="D168" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E168" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F168" t="s">
         <v>52</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H168" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>29</v>
       </c>
       <c r="D169" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E169" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>32</v>
       </c>
       <c r="D170" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E170" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F170" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>68</v>
       </c>
       <c r="D171" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E171" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F171" t="s">
         <v>39</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="H171" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>72</v>
       </c>
       <c r="D172" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E172" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F172" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="H172" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>76</v>
       </c>
       <c r="D173" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E173" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F173" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H173" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>36</v>
       </c>
       <c r="D174" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E174" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="H174" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>10</v>
       </c>
       <c r="D175" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E175" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H175" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>17</v>
       </c>
       <c r="D176" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E176" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H176" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>21</v>
       </c>
       <c r="D177" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E177" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>25</v>
       </c>
       <c r="D178" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E178" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F178" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>29</v>
       </c>
       <c r="D179" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E179" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H179" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>36</v>
       </c>
       <c r="D180" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E180" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H180" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>